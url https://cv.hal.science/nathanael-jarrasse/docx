--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -218,598 +218,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Solo and Collaborative Trimanual Operation of a Supernumerary Limb in Tasks With Varying Physical Coupling</w:t>
+                <w:t xml:space="preserve">JcvPCA and JsvCRP : a set of metrics to evaluate changes in joint coordination strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Eden</w:t>
+                <w:t xml:space="preserve">Océane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanpei Huang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ross Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870384v1</w:t>
+                <w:t xml:space="preserve">hal-05137498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JcvPCA and JsvCRP : a set of metrics to evaluate changes in joint coordination strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Solo and Collaborative Trimanual Operation of a Supernumerary Limb in Tasks With Varying Physical Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanpei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Dubois</w:t>
+                <w:t xml:space="preserve">Alexis Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (2), pp.860-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3515734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137498v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Experimental Validation of a Controller for Bowden-Cable Actuators Subject to Friction Variation</w:t>
+                <w:t xml:space="preserve">Review of upper-limb occupational exoskeletons: From technology to assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaodong LU</w:t>
+                <w:t xml:space="preserve">Giovanni Brunelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">Monica Tiboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2025.3592077⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.103815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175570v1</w:t>
+                <w:t xml:space="preserve">hal-05304655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of upper-limb occupational exoskeletons: From technology to assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Experimental Validation of a Controller for Bowden-Cable Actuators Subject to Friction Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaodong LU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Nocito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Brunelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Océane Dubois</w:t>
+                <w:t xml:space="preserve">Sébastien Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Tiboni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 110, pp.103815. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2025.3592077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304655v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Multi Vibrotactile-Skin Stretch (MuViSS) haptic device for sensory motor feedback from a robotic prosthetic hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Campanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Tiboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Verité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlélie Saudrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 99, </w:t>
@@ -841,1445 +841,1445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Exteroception during Object Handling with an Upper Limb Exoskeleton</w:t>
+                <w:t xml:space="preserve">Le mythe du cyborg : techno-enchantement, récits héroïques et promesses de réparation technologique du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Arcangeli</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentine Gourinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109437v1</w:t>
+                <w:t xml:space="preserve">hal-04133072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mythe du cyborg : techno-enchantement, récits héroïques et promesses de réparation technologique du corps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">A guide to inter-joint coordination characterization for discrete movements: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12984-023-01252-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133072v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guide to inter-joint coordination characterization for discrete movements: a comparative study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Vibrotactile Feedback on the Control of the Interaction Force of a Supernumerary Robotic Arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deiana Davide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Noccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Pinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Di Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12984-023-01252-2⟩</w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue Recent Advances in Medical Robotics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines11121085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225857v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Vibrotactile Feedback on the Control of the Interaction Force of a Supernumerary Robotic Arm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phantom movement training without classifier performance feedback improves mobilization ability while maintaining EMG pattern classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Noccaro</w:t>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Pinardi</w:t>
+                <w:t xml:space="preserve">Manon Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Di Pino</w:t>
+                <w:t xml:space="preserve">Fabien Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines11121085⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2023.3237918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339855v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom movement training without classifier performance feedback improves mobilization ability while maintaining EMG pattern classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition increases the effort put into a physical interaction task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Chateaux</w:t>
+                <w:t xml:space="preserve">Atsushi Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Bagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Melendez-Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Touillet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2023.3237918⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.719-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3306794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137971v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition increases the effort put into a physical interaction task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Exteroception during Object Handling with an Upper Limb Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Bagnato</w:t>
+                <w:t xml:space="preserve">Dorine Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Melendez-Calderon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+                <w:t xml:space="preserve">Sylvain Famié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
+                <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (4), pp.719-725. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (11), pp.5158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3306794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23115158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226679v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of inverse kinematic parameters in redundant systems: Towards quantification of inter-joint coordination in the human upper extremity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ethics of Supernumerary Robotic Limbs. An Enactivist Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ross Parry</w:t>
+                <w:t xml:space="preserve">Nicola Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Valera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278228⟩</w:t>
+              <w:t xml:space="preserve">Science and Engineering Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11948-022-00405-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918219v1</w:t>
+                <w:t xml:space="preserve">hal-03852522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic analysis of impairments and compensatory motor behavior during prosthetic grasping in below-elbow amputees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Simultaneous control of 2DOF upper-limb prosthesis with body compensations-based control: a multiple cases study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277917⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3186266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863792v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous control of 2DOF upper-limb prosthesis with body compensations-based control: a multiple cases study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand-Lestoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846023v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ethics of Supernumerary Robotic Limbs. An Enactivist Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Di Stefano</w:t>
+                <w:t xml:space="preserve">Identification of inverse kinematic parameters in redundant systems: Towards quantification of inter-joint coordination in the human upper extremity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Valera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Engineering Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11948-022-00405-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0278228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852522v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous control of 2DOF upper-limb prosthesis with body compensations-based control: a multiple cases study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Kinematic analysis of impairments and compensatory motor behavior during prosthetic grasping in below-elbow amputees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697470v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment and Compensation in Dexterous Upper-Limb Function After Stroke. From the Direct Consequences of Pyramidal Tract Lesions to Behavioral Involvement of Both Upper-Limbs in Daily Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2313,90 +2313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation and compensation for somatosensory deficits in object handling: evidence from a patient with large fibre sensory neuropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2430,90 +2430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the loop between body compensations and upper-limb prosthetic movements: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2560,51 +2560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring mental workload in assistive wearable devices: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,347 +2658,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an automatic prosthetic elbow control strategy using residual limb motion for transhumeral amputated individuals with socket or osseointegrated prostheses</w:t>
+                <w:t xml:space="preserve">Using Generic Upper-Body Movement Strategies in a Free Walking Setting to Detect Gait Initiation Intention in a Lower-Limb Exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manelle Merad</w:t>
+                <w:t xml:space="preserve">Omar Mounir Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Expert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.2970065⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.2982004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463426v1</w:t>
+                <w:t xml:space="preserve">hal-02541938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Generic Upper-Body Movement Strategies in a Free Walking Setting to Detect Gait Initiation Intention in a Lower-Limb Exoskeleton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of an automatic prosthetic elbow control strategy using residual limb motion for transhumeral amputated individuals with socket or osseointegrated prostheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manelle Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Mounir Alaoui</w:t>
+                <w:t xml:space="preserve">E. Mastinu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Expert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ortiz-Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (2), pp.236-247. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.2982004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.2970065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541938v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding the training of users with a pattern similarity biofeedback to improve the performance of myoelectric pattern recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3075,64 +3075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Chafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 121 (2), pp.715-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3160,8793 +3160,8728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Hand Configuration on the Grasping, Holding, and Placement of an Instrumented Object in Patients With Hemiparesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the control of prostheses in arm amputees with approaches based on motor coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Macias Soria</w:t>
+                <w:t xml:space="preserve">M. Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Pradat-Diehl</w:t>
+                <w:t xml:space="preserve">E. de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Marchand-Pauvert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">A. Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00240⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S445-S447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086396v1</w:t>
+                <w:t xml:space="preserve">hal-03064851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the control of prostheses in arm amputees with approaches based on motor coordination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Merad</w:t>
+                <w:t xml:space="preserve">Effects of Hand Configuration on the Grasping, Holding, and Placement of an Instrumented Object in Patients With Hemiparesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. de Montalivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Legrand</w:t>
+                <w:t xml:space="preserve">Sandra Macias Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Touillet</w:t>
+                <w:t xml:space="preserve">Pascale Pradat-Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Martinet</w:t>
+                <w:t xml:space="preserve">Veronique Marchand-Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S445-S447. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064851v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force, Impedance, and Trajectory Learning for Contact Tooling and Haptic Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phantom-mobility-based prosthesis control in transhumeral amputees without surgical reinnervation: a preliminary study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanan Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Haddadin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alin Albu-Schaeffer</w:t>
+                <w:t xml:space="preserve">Amelie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tro.2018.2830405⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049408v1</w:t>
+                <w:t xml:space="preserve">hal-02002425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of phantom upper limb mobility encourage phantom-mobility-based prosthesis control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Can We Achieve Intuitive Prosthetic Elbow Control Based on Healthy Upper Limb Motor Strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manelle Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Loiret</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33643-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2018.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913708v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom-Mobility-Based Prosthesis Control in Transhumeral Amputees Without Surgical Reinnervation: A Preliminary Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Richer</w:t>
+                <w:t xml:space="preserve">Characteristics of phantom upper limb mobility encourage phantom-mobility-based prosthesis control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laetitia Peultier-Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amelie Touillet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.15459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33643-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405906v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom-mobility-based prosthesis control in transhumeral amputees without surgical reinnervation: a preliminary study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of upper limb movement using exoskeleton-based training and transfer of cinematic patterns to unconstrained movement: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.e488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002425v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can We Achieve Intuitive Prosthetic Elbow Control Based on Healthy Upper Limb Motor Strategies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Movement-Based Control for Upper-Limb Prosthetics: Is the Regression Technique the Key to a Robust and Accurate Control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manelle Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12, pp.1. </w:t>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2018.00001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2018.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715171v1</w:t>
+                <w:t xml:space="preserve">hal-02049404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of upper limb movement using exoskeleton-based training and transfer of cinematic patterns to unconstrained movement: A preliminary study</w:t>
+                <w:t xml:space="preserve">Force, Impedance, and Trajectory Learning for Contact Tooling and Haptic Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Proietti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ross Parry</w:t>
+                <w:t xml:space="preserve">Yanan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lejeune</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sami Haddadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Albu-Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1138⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), pp.1170-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tro.2018.2830405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324539v1</w:t>
+                <w:t xml:space="preserve">hal-02049408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement-Based Control for Upper-Limb Prosthetics: Is the Regression Technique the Key to a Robust and Accurate Control?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reachability and the sense of embodiment in amputees using prostheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique de Vignemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozina B de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.4999 - 4999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-05094-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2018.00041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02049404v1</w:t>
+                <w:t xml:space="preserve">hal-01691154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy based analysis of force exchanges during object grasping and manipulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modifying upper-limb inter-joint coordination in healthy subjects by training with a robotic exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178185⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12984-017-0254-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534586v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability and the sense of embodiment in amputees using prostheses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jozina B de Graaf</w:t>
+                <w:t xml:space="preserve">Classification of Phantom Finger, Hand, Wrist and Elbow Voluntary Gestures in Transhumeral Amputees with sEMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.4999 - 4999. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.68-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-05094-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2563222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691154v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying upper-limb inter-joint coordination in healthy subjects by training with a robotic exoskeleton</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">SITAR: a system for independent task-oriented assessment and rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivakumar Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12984-017-0254-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation and Assistive Technologies Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.205566831772963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2055668317729637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556759v1</w:t>
+                <w:t xml:space="preserve">hal-02109768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Phantom Finger, Hand, Wrist and Elbow Voluntary Gestures in Transhumeral Amputees with sEMG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noël Martinet</w:t>
+                <w:t xml:space="preserve">Spectral parameters for finger tapping quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislava N Bobić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Djurić-Jovičić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Jecmenica-Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor N Petrović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2563222⟩</w:t>
+              <w:t xml:space="preserve">Facta Universitatis, Series: Electronics and Energetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.585-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/FUEE1704585B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455035v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SITAR: a system for independent task-oriented assessment and rehabilitation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Taxonomy based analysis of force exchanges during object grasping and manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation and Assistive Technologies Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2055668317729637⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.e0178185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109768v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral parameters for finger tapping quantification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor N Petrović</w:t>
+                <w:t xml:space="preserve">Phantom hand and wrist movements in upper limb amputees are slow but naturally controlled movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Coyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facta Universitatis, Series: Electronics and Energetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 312, pp.48-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2298/FUEE1704585B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109743v1</w:t>
+                <w:t xml:space="preserve">hal-01457353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-limb robotic exoskeletons for neurorehabilitation: a review on control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Crocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, PP (99), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RBME.2016.2552201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom hand and wrist movements in upper limb amputees are slow but naturally controlled movements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robotic Prosthetics : Moving Beyond Technical Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maestrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Technology and Society Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (2), pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MTS.2015.2425813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.11.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01457353v1</w:t>
+                <w:t xml:space="preserve">hal-02110254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic prosthetics: beyond the technical performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Maestrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Technology and Society Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (2), pp.69-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MTS.2015.2425813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Prosthetics : Moving Beyond Technical Performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+                <w:t xml:space="preserve">Analysis of hand synergies in healthy subjects during bimanual manipulation of various objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Tacilo Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bachta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Technology and Society Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MTS.2015.2425813⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-0003-11-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110254v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exosquelettes robotisés : réalités et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robotic exoskeletons: a perspective for the rehabilitation of arm coordination in stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Jarrassé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Académie de Chirurgie Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170514v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hand synergies in healthy subjects during bimanual manipulation of various objects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+                <w:t xml:space="preserve">Les exosquelettes robotisés : réalités et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Académie de Chirurgie Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.6 - 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-0003-11-113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01329383v1</w:t>
+                <w:t xml:space="preserve">hal-01170514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic exoskeletons: a perspective for the rehabilitation of arm coordination in stroke patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ergonomic design of a wrist robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Esmaeili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Dailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Campolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Intelligent Computing and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.289-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJICC-10-2013-0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01320175v1</w:t>
+                <w:t xml:space="preserve">hal-02110318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomic design of a wrist robot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenico Campolo</w:t>
+                <w:t xml:space="preserve">Instrumented objects for the study and quantitative evaluation of grasping and manipulation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Computing and Cybernetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.e179-e180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJICC-10-2013-0047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110318v1</w:t>
+                <w:t xml:space="preserve">hal-02110324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumented objects for the study and quantitative evaluation of grasping and manipulation strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuromuscular reorganization after arm amputation revealed by stump EMG evoked by different phantom movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paysant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 57, pp.e179-e180. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 57, pp.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110324v1</w:t>
+                <w:t xml:space="preserve">hal-02110307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular reorganization after arm amputation revealed by stump EMG evoked by different phantom movements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Paysant</w:t>
+                <w:t xml:space="preserve">Slaves no longer: review on role assignment for human–robot joint motor action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sanguineti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adaptive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1059712313481044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110307v1</w:t>
+                <w:t xml:space="preserve">hal-02110786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slaves no longer: review on role assignment for human–robot joint motor action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Burdet</w:t>
+                <w:t xml:space="preserve">Analysis of hand synergies in healthy subjects during bimanual manipulation of various objects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Tacilo Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bachta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1059712313481044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110786v1</w:t>
+                <w:t xml:space="preserve">inserm-01086061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hand synergies in healthy subjects during bimanual manipulation of various objects.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+                <w:t xml:space="preserve">Connecting a Human Limb to an Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3), pp.697-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2011.2178151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01086061v1</w:t>
+                <w:t xml:space="preserve">hal-02109366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework to Describe, Analyze and Generate Interactive Motor Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themistoklis Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.e49945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0049945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting a Human Limb to an Exoskeleton</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A methodology to quantify alterations in human upper limb movement during co-manipulation with an exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (4), pp.389-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2010.2056388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2011.2178151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109366v1</w:t>
+                <w:t xml:space="preserve">hal-02110660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to quantify alterations in human upper limb movement during co-manipulation with an exoskeleton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’utilisation des robots pour la rééducation: intérêt et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tagliabue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Pasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (3), pp.139-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11659-007-0070-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’accessibilité des prothèses : entre technique(s), environnement(s) et formation(s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Movement-based control approaches of upper-limb prostheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Phiteco. Techniques et handicap : concevoir l’accessibilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Technologie de Compiègne, Jan 2026, Compiègne, France, France</w:t>
+              <w:t xml:space="preserve">NeuroControl 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, NeuroPSI, Centrale Supélec, Apr 2026, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544042v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement couplings for intuitive robotic assistance to gesture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Penser l’accessibilité des prothèses : entre technique(s), environnement(s) et formation(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques communes des GDR Robotique (TS4 Humain et Robot), IHM (GT Interaction Physique) et TACT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TS4 GDR Robotique, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Phiteco. Techniques et handicap : concevoir l’accessibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne, Jan 2026, Compiègne, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544049v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study Between a Virtual Wand and a One-to-One Approach for the Teleoperation of a Nearby Robotic Manipulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+                <w:t xml:space="preserve">Movement couplings for intuitive robotic assistance to gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées thématiques communes des GDR Robotique (TS4 Humain et Robot), IHM (GT Interaction Physique) et TACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TS4 GDR Robotique, Nov 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367775v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperating a 6 DoF Robotic Manipulator from Head Movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study Between a Virtual Wand and a One-to-One Approach for the Teleoperation of a Nearby Robotic Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127494⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, GA, United States. pp.5608-5614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367777v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hands-free teleoperation of a nearby manipulator through a virtual body-to-robot link</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Teleoperating a 6 DoF Robotic Manipulator from Head Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE RAS &amp; EMBS International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719920⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695427v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Teaching Strategies of a Machine Learning-based Prosthetic Arm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+                <w:t xml:space="preserve">Movement couplings for intuitive robotic assistance to gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent User Interfaces (IUI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Course "New technologies in Neurorehabilitation and Motor Learning", Technical University Munich (TUM) project week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technical University Munich (TUM), Sep 2024, Munich (Allemagne), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527854v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement couplings for intuitive robotic assistance to gesture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Multi Vibrotactile-Skin Stretch (MuViSS) Haptic Device to restore sensory feedback in upper limb amputees using prosthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Campanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlélie Saudrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Tiboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Verité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Biorob 2024 Workshop “A Multidisciplinary Overview of Upper Limb Prosthetics Development: Challenges and Opportunities"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE RAS/EMBS International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Heidelberg, Germany. pp.217-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544059v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Multi Vibrotactile-Skin Stretch (MuViSS) Haptic Device to restore sensory feedback in upper limb amputees using prosthetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Teaching Strategies of a Machine Learning-based Prosthetic Arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaynee Sungeelee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RAS/EMBS International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719755⟩</w:t>
+              <w:t xml:space="preserve">Intelligent User Interfaces (IUI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Mar 2024, Greenville, South Carolina, United States. pp.715-730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3640543.3645170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695479v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement couplings for intuitive robotic assistance to gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Course "New technologies in Neurorehabilitation and Motor Learning", Technical University Munich (TUM) project week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technical University Munich (TUM), Sep 2024, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">IEEE Biorob 2024 Workshop “A Multidisciplinary Overview of Upper Limb Prosthetics Development: Challenges and Opportunities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Biorob 2024, Sep 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544055v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Control Approach for Safe Collaborative Supernumerary Robotic Arms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hands-free teleoperation of a nearby manipulator through a virtual body-to-robot link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Advanced Robotics and its Social Impact (ARSO 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE RAS &amp; EMBS International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Heidelberg (Germany), Germany. pp.619-626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067845v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Drôle d’objet » ou « drôle de comportement ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Obadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drôles d'objets 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved real-time gait phase detection using simple force sensors, sequencing conditions and smart fault management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">A Practical Control Approach for Safe Collaborative Supernumerary Robotic Arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 IEEE Conference on Advanced Robotics and its Social Impact (ARSO 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019149v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Arm Swing Movements to Maintain the Walking State in a Self-Balanced Lower-Limb Exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mounir Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Expert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Philadelphia, France. pp.6444-6450, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the positioning error of an upper-arm robotic prosthesis from the observation of its wearer's posture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
+                <w:t xml:space="preserve">Improved real-time gait phase detection using simple force sensors, sequencing conditions and smart fault management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561613⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Jinghong, China. pp.2328-2335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO55434.2022.10011720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846009v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intent-aware control in kinematically redundant systems: Towards collaborative wearable robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper-limb joint coordination during and after exposure to a robotic exoskeleton: Influence of spontaneous movement vigour.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi'an, China</w:t>
+              <w:t xml:space="preserve">Société de biomécanique 2021 Session Biomécanique de l’interaction homme – systèmes, ergonomie et robotique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181212v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-limb joint coordination during and after exposure to a robotic exoskeleton: Influence of spontaneous movement vigour.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">Computing the positioning error of an upper-arm robotic prosthesis from the observation of its wearer's posture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de biomécanique 2021 Session Biomécanique de l’interaction homme – systèmes, ergonomie et robotique.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869447v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'effondrement durant la marche des patients atteints de myosite à inclusions : analyse préliminaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+                <w:t xml:space="preserve">Intent-aware control in kinematically redundant systems: Towards collaborative wearable robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque « Jeunes Chercheuses, Jeunes Chercheurs" IFRATH 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRATH, Oct 2021, Créteil, France</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019174v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the positioning error of an upper-arm robotic prosthesis from the observation of its wearer's posture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'effondrement durant la marche des patients atteints de myosite à inclusions : analyse préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du colloque « Jeunes Chercheuses, Jeunes Chercheurs" IFRATH 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Oct 2021, Créteil, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248786v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-loop and ergonomic control for prosthetic wrist rotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Computing the positioning error of an upper-arm robotic prosthesis from the observation of its wearer's posture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Richer</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197554⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Xi'an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884219v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling upper-limb prostheses with body compensations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WeRob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal Kinematic Control: using human-robot dual adaptation to control upper limb assistive devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A closed-loop and ergonomic control for prosthetic wrist rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamlyn Symposium on Medical Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324425v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing proprioceptive feedback by means of vibrotactile stimuli: A way to improve body integration of a prosthetic arm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">Reciprocal Kinematic Control: using human-robot dual adaptation to control upper limb assistive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics Conference (WHC) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Hamlyn Symposium on Medical Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322443v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal Kinematic Control: using human-robot dual adaptation to control upper limb assistive devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Morel</w:t>
+                <w:t xml:space="preserve">Providing proprioceptive feedback by means of vibrotactile stimuli: A way to improve body integration of a prosthetic arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamlyn Symposium on Medical Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">World Haptics Conference (WHC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040570v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple movement based control approach to ease the control of a myoelectric elbow prosthetics in transhumeral amputees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reciprocal Kinematic Control: using human-robot dual adaptation to control upper limb assistive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e471</w:t>
+              <w:t xml:space="preserve">Hamlyn Symposium on Medical Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049395v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of upper limb movement using exoskeleton-based training and transfer of cinematic patterns to unconstrained movement: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the body kinematics to assess the utilization of transhumeral prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manelle Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lestoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e469-e470, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to the absence of tactile and proprioceptive feedback in object handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine (ISPRM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different error signals driving the adaptation in assist-as-needed controllers for neurorehabilitation with an upper-limb robotic exoskeleton</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A simple movement based control approach to ease the control of a myoelectric elbow prosthetics in transhumeral amputees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6645-6650</w:t>
+              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110132v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary phantom hand and finger movements in transhumeral amputees could be used to naturally control polydigital prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Rehabilitation Robotics (ICORR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, France. pp.1239-1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive prosthetic control using upper limb inter-joint coordinations and IMU-based shoulder angles measurement: a pilot study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of different error signals driving the adaptation in assist-as-needed controllers for neurorehabilitation with an upper-limb robotic exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6645-6650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110154v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the implementation of natural prosthetic elbow motion using upper limb joint coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manelle Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 6th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Singapore, Singapore. pp.821-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive control of a robotic exoskeleton for neurorehabilitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Intuitive prosthetic control using upper limb inter-joint coordinations and IMU-based shoulder angles measurement: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manelle Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.803-806</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110265v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Assessment of Motor Deficit with an Intelligent Key Object: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asif Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Dailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivakumar Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kamalesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Rehabilitation Robotics (ICORR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Singapore, Singapore. pp.247-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of visual, tactile and proprioceptive sensory perturbations on grasp to lift tasks in healthy subjects.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Adaptive control of a robotic exoskeleton for neurorehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Control of Movement NCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Amsterdam, Unknown Region</w:t>
+              <w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.803-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161257v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of augmented auditory feedback for the rehabilitation of arm movements in stroke patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro van Zandt-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro van Zandt-Escobar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">Johanna V.G. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of physical and rehabilitation medicine. Vol 50, Supl 1-3,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperstaticity for Ergonomic Design of a Wrist Exoskeleton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of visual, tactile and proprioceptive sensory perturbations on grasp to lift tasks in healthy subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Domenico Campolo</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivakumar Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 13th International Conference on Rehabilitation Robotics (ICORR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seattle, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Neural Control of Movement NCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amsterdam, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110775v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of grasping strategies and function in hemiparetic patients using an instrumented object</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Hyperstaticity for Ergonomic Design of a Wrist Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Esmaeili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Dailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Campolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Rehabilitation Robotics (ICORR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013 IEEE 13th International Conference on Rehabilitation Robotics (ICORR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161259v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile biomimetic controller for contact tooling and haptic exploration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Analysis of grasping strategies and function in hemiparetic patients using an instrumented object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kuhne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivakumar Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Rehabilitation Robotics (ICORR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICORR.2013.6650379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110723v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for measuring the upper limb motion and computing a compatible exoskeleton trajectory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
+                <w:t xml:space="preserve">A versatile biomimetic controller for contact tooling and haptic exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Haddadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Albu-Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vilamoura-Algarve, Portugal. pp.3461-3466</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, St Paul, France. pp.3329-3334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110619v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing human upper-limb synergies with an exoskeleton using viscous fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">A Method for measuring the upper limb motion and computing a compatible exoskeleton trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Crocher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.4657-4663</w:t>
+              <w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura-Algarve, Portugal. pp.3461-3466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110627v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Kinematic Design of Exoskeletons and Their Fixations with a Human Member</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Changing human upper-limb synergies with an exoskeleton using viscous fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics: Science and Systems RSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.4657-4663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110653v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal methodology for avoiding hyperstaticity when connecting an exoskeleton to a human member</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On the Kinematic Design of Exoskeletons and Their Fixations with a Human Member</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Robotics and Automation (ICRA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Anchorage, France. pp.1188-1195</w:t>
+              <w:t xml:space="preserve">Robotics: Science and Systems RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110635v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of several strategies for human motion based transparency control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A formal methodology for avoiding hyperstaticity when connecting an exoskeleton to a human member</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Pasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Experimental Robotics (ISER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Robotics and Automation (ICRA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, France. pp.1188-1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110709v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to design kinematics of fixations between an orthosis and a human member</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Experimental evaluation of several strategies for human motion based transparency control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Paik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Pasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Singapore, Singapore. pp.1958-1963</w:t>
+              <w:t xml:space="preserve">International Symposium on Experimental Robotics (ISER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110715v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can human motion prediction increase transparency?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A methodology to design kinematics of fixations between an orthosis and a human member</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Pasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.2134-2139</w:t>
+              <w:t xml:space="preserve">2009 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Singapore, Singapore. pp.1958-1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110692v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How can human motion prediction increase transparency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Paik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Pasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.2134-2139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Design and acceptability assessment of a new reversible orthosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Pasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12029,90 +11964,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a small perturbation created by an upper-limb exoskeleton impact our coordination in reaching tasks ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12169,77 +12104,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et prothèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, HANDICAP, VIEILLISSEMENT, SOCIÉTÉ, Alain Blanc, 978-2-7061-4756-2</w:t>
             </w:r>
           </w:p>
@@ -12298,51 +12233,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyborg et corps artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le cyber-monde: Humain et numérique en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12367,77 +12302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambivalence de l’enchantement prothétique contemporain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentine Gourinat; Paul-Fabien Groud; Nathanaël Jarrassé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps &amp; Prothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2020</w:t>
@@ -12466,51 +12401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exosquelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12535,51 +12470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wearable robotic systems and their applications for neurorehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12617,90 +12552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitive control of a prosthetic elbow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manelle Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Converging Clinical and Engineering Research on Neurorehabilitation II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.483-487, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12751,64 +12686,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Plasticité cérébrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12846,77 +12781,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning motor coordination under resistive viscous force fields at the joint level with an upper-limb robotic exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Converging Clinical and Engineering Research on Neurorehabilitation II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1175-1179, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12941,77 +12876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Interaction Control and Haptic Identification in Humans and Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric and Numerical Foundations of Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-206, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13036,77 +12971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rééducation fonctionnelle : une question de techniques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Durand, Denis Hauw, Germain Poizat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apprentissage des techniques corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.P 143-156., 2015, collection “Apprendre”</w:t>
@@ -13167,64 +13102,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for controlling a robotic system for assisting the mobility of a user</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand-Lestoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13255,64 +13190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de commande d'un système robotique d'assistance à la mobilité d'un utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand-Lestoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13375,64 +13310,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtually turning robotic manipulators into worn devices: opening new horizons for wearable assistive robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13489,51 +13424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna V. G. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13917,51 +13852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496408v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kulozik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2026.3657180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpei Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poignant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3515734" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong LU" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nocito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3592077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brunelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tiboni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103815" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campanelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Verit&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;lie Saudrais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2024.103161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Arcangeli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fami&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-023-01252-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Buratti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiana Davide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Noccaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pinardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Pino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11121085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chateaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Touillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2023.3237918" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takagi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bagnato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Melendez-Calderon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3306794" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roby-Brami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gouzien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Badin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herbe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Martinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277917" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3186266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Di Stefano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-022-00405-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand-Lestoille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.662006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00517.2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montalivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048251" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B de Graaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-021-00953-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463426v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manelle Merad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Montalivet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mastinu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz-Catalan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.2970065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541938v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mounir Alaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.2982004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paysant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3003077" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chafik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00576.2018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Macias Soria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pradat-Diehl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00240" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064851v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Montalivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714976" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddadin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Albu-Schaeffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2018.2830405" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913708v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Peultier-Celli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33643-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Touillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00164" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01715171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Proietti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejeune" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1138" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049404v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534586v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Brevet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178185" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Vignemont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Martinet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05094-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-017-0254-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2563222" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hussain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Balasubramanian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Roach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Klein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055668317729637" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislava N Bobi&#263;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Djuri&#263;-Jovi&#269;i&#263;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Jecmenica-Lukic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor N Petrovi&#263;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE1704585B" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302398v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2016.2552201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.11.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Maestrutti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2015.2425813" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrasse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestrutti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jarrass&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Tacilo Ribeiro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-113" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320175v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00947" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Esmaeili" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Dailey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Campolo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-10-2013-0047" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.651" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Graaf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paysant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110786v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sanguineti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712313481044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01086061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110740v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Charalambous" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049945" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2178151" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliabue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maiza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2010.2056388" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pasqui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-007-0070-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544049v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367775v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127740" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367777v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127494" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719920" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527854v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaynee Sungeelee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Sanchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640543.3645170" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695479v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719755" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067845v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrass&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarass&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019149v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Drouot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO55434.2022.10011720" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870400v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811824" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561613" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181212v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Drouot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248786v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884219v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197554" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kechabia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Arnold" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Montalivet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Merad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049428v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049411v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lestoille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1096" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101380v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110132v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109806v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110154v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110193v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110265v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110223v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kamalesh Kumar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161257v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161258v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro van Zandt-Escobar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V.G. Robertson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110775v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161259v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2013.6650379" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110723v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110619v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110627v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110653v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110635v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110709v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Paik" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01175507v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651014" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228833v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909323v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1858/9782706147586/corps-et-protheses" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409401v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323673v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049431v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110190v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644846v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://J. Froger, I Laffont, A Dupeyron, S Perrey, M Julia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110208v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109818v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167100v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980631v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236124v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168121v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V. G. Robertson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641079v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03705656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496408v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kulozik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2026.3657180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137498v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpei Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poignant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3515734" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brunelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tiboni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong LU" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nocito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3592077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campanelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Verit&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;lie Saudrais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2024.103161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-023-01252-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Buratti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiana Davide" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Noccaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pinardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Pino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11121085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chateaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Touillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2023.3237918" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takagi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bagnato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Melendez-Calderon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3306794" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Arcangeli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fami&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115158" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Di Stefano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-022-00405-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Martinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3186266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand-Lestoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roby-Brami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gouzien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Badin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herbe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277917" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.662006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00517.2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montalivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048251" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B de Graaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-021-00953-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mounir Alaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.2982004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manelle Merad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Montalivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mastinu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz-Catalan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.2970065" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paysant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3003077" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chafik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00576.2018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Montalivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714976" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086396v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Macias Soria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pradat-Diehl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00240" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Touillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01715171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Peultier-Celli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33643-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324539v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Proietti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejeune" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1138" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddadin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Albu-Schaeffer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2018.2830405" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Vignemont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05094-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-017-0254-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2563222" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hussain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Balasubramanian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Roach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Klein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055668317729637" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislava N Bobi&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Djuri&#263;-Jovi&#269;i&#263;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Jecmenica-Lukic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor N Petrovi&#263;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE1704585B" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534586v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Brevet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.11.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2016.2552201" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestrutti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2015.2425813" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161262v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Maestrutti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Tacilo Ribeiro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-113" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00947" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jarrass&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Esmaeili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Dailey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Campolo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-10-2013-0047" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110324v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.651" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Graaf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paysant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110786v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sanguineti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712313481044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01086061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2178151" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110740v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Charalambous" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049945" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110660v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliabue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maiza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2010.2056388" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pasqui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-007-0070-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583643v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544049v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367775v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127740" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367777v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127494" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719755" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaynee Sungeelee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Sanchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640543.3645170" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695427v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719920" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarass&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrass&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870400v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811824" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Drouot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO55434.2022.10011720" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846009v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561613" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181212v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Drouot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248786v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884219v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197554" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kechabia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Arnold" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Montalivet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049411v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lestoille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1096" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101380v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Merad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109806v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110132v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110154v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110223v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kamalesh Kumar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110265v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161258v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro van Zandt-Escobar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V.G. Robertson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161257v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110775v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161259v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2013.6650379" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110723v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110619v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110627v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110653v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110635v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110709v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Paik" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01175507v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651014" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228833v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909323v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1858/9782706147586/corps-et-protheses" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409401v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323673v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049431v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110190v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644846v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://J. Froger, I Laffont, A Dupeyron, S Perrey, M Julia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110208v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109818v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167100v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980631v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236124v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168121v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V. G. Robertson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641079v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03705656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>