--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -460,356 +460,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of upper-limb occupational exoskeletons: From technology to assessment</w:t>
+                <w:t xml:space="preserve">Design and Experimental Validation of a Controller for Bowden-Cable Actuators Subject to Friction Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Brunelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Océane Dubois</w:t>
+                <w:t xml:space="preserve">Yaodong LU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Tiboni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Nocito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103815⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2025.3592077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304655v1</w:t>
+                <w:t xml:space="preserve">hal-05175570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Experimental Validation of a Controller for Bowden-Cable Actuators Subject to Friction Variation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of upper-limb occupational exoskeletons: From technology to assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mick</w:t>
+                <w:t xml:space="preserve">Giovanni Brunelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">Monica Tiboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.103815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2025.3592077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175570v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Multi Vibrotactile-Skin Stretch (MuViSS) haptic device for sensory motor feedback from a robotic prosthetic hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Campanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Tiboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Verité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlélie Saudrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 99, </w:t>
@@ -860,51 +860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe du cyborg : techno-enchantement, récits héroïques et promesses de réparation technologique du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -923,291 +923,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guide to inter-joint coordination characterization for discrete movements: a comparative study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Vibrotactile Feedback on the Control of the Interaction Force of a Supernumerary Robotic Arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deiana Davide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Noccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Pinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Di Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12984-023-01252-2⟩</w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue Recent Advances in Medical Robotics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines11121085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225857v1</w:t>
+                <w:t xml:space="preserve">hal-04339855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Vibrotactile Feedback on the Control of the Interaction Force of a Supernumerary Robotic Arm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A guide to inter-joint coordination characterization for discrete movements: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special Issue Recent Advances in Medical Robotics, </w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/machines11121085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12984-023-01252-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339855v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phantom movement training without classifier performance feedback improves mobilization ability while maintaining EMG pattern classification</w:t>
               </w:r>
@@ -1589,347 +1589,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ethics of Supernumerary Robotic Limbs. An Enactivist Approach</w:t>
+                <w:t xml:space="preserve">Simultaneous control of 2DOF upper-limb prosthesis with body compensations-based control: a multiple cases study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Di Stefano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Valera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Engineering Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11948-022-00405-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3186266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852522v1</w:t>
+                <w:t xml:space="preserve">hal-03846023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous control of 2DOF upper-limb prosthesis with body compensations-based control: a multiple cases study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ethics of Supernumerary Robotic Limbs. An Enactivist Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Richer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Touillet</w:t>
+                <w:t xml:space="preserve">Nicola Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Martinet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luca Valera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Science and Engineering Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3186266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11948-022-00405-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846023v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous control of 2DOF upper-limb prosthesis with body compensations-based control: a multiple cases study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand-Lestoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -1952,321 +1952,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of inverse kinematic parameters in redundant systems: Towards quantification of inter-joint coordination in the human upper extremity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+                <w:t xml:space="preserve">Kinematic analysis of impairments and compensatory motor behavior during prosthetic grasping in below-elbow amputees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrienne Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0278228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278228⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918219v1</w:t>
+                <w:t xml:space="preserve">hal-03863792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic analysis of impairments and compensatory motor behavior during prosthetic grasping in below-elbow amputees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marina Badin</w:t>
+                <w:t xml:space="preserve">Identification of inverse kinematic parameters in redundant systems: Towards quantification of inter-joint coordination in the human upper extremity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Herbe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277917. </w:t>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0278228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863792v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment and Compensation in Dexterous Upper-Limb Function After Stroke. From the Direct Consequences of Pyramidal Tract Lesions to Behavioral Involvement of Both Upper-Limbs in Daily Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2339,51 +2339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2430,90 +2430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the loop between body compensations and upper-limb prosthetic movements: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2560,51 +2560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring mental workload in assistive wearable devices: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,347 +2658,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Generic Upper-Body Movement Strategies in a Free Walking Setting to Detect Gait Initiation Intention in a Lower-Limb Exoskeleton</w:t>
+                <w:t xml:space="preserve">Assessment of an automatic prosthetic elbow control strategy using residual limb motion for transhumeral amputated individuals with socket or osseointegrated prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Mounir Alaoui</w:t>
+                <w:t xml:space="preserve">Manelle Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Expert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mastinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ortiz-Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (2), pp.236-247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.2982004⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.2970065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541938v1</w:t>
+                <w:t xml:space="preserve">hal-02463426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an automatic prosthetic elbow control strategy using residual limb motion for transhumeral amputated individuals with socket or osseointegrated prostheses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Generic Upper-Body Movement Strategies in a Free Walking Setting to Detect Gait Initiation Intention in a Lower-Limb Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mastinu</w:t>
+                <w:t xml:space="preserve">Omar Mounir Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ortiz-Catalan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Expert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.236-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.2970065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.2982004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463426v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding the training of users with a pattern similarity biofeedback to improve the performance of myoelectric pattern recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3075,51 +3075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Chafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3160,957 +3160,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the control of prostheses in arm amputees with approaches based on motor coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Hand Configuration on the Grasping, Holding, and Placement of an Instrumented Object in Patients With Hemiparesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Merad</w:t>
+                <w:t xml:space="preserve">Sandra Macias Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. de Montalivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Legrand</w:t>
+                <w:t xml:space="preserve">Pascale Pradat-Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Touillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Martinet</w:t>
+                <w:t xml:space="preserve">Veronique Marchand-Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714976⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064851v1</w:t>
+                <w:t xml:space="preserve">hal-02086396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Hand Configuration on the Grasping, Holding, and Placement of an Instrumented Object in Patients With Hemiparesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ross Parry</w:t>
+                <w:t xml:space="preserve">Improving the control of prostheses in arm amputees with approaches based on motor coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Macias Soria</w:t>
+                <w:t xml:space="preserve">E. de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Pradat-Diehl</w:t>
+                <w:t xml:space="preserve">A. Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Marchand-Pauvert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">N. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.240. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S445-S447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2019.00240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086396v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom-mobility-based prosthesis control in transhumeral amputees without surgical reinnervation: a preliminary study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of phantom upper limb mobility encourage phantom-mobility-based prosthesis control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Peultier-Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amelie Touillet</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.15459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33643-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002425v1</w:t>
+                <w:t xml:space="preserve">hal-01913708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can We Achieve Intuitive Prosthetic Elbow Control Based on Healthy Upper Limb Motor Strategies?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Phantom-mobility-based prosthesis control in transhumeral amputees without surgical reinnervation: a preliminary study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2018.00001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01715171v1</w:t>
+                <w:t xml:space="preserve">hal-02002425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of phantom upper limb mobility encourage phantom-mobility-based prosthesis control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can We Achieve Intuitive Prosthetic Elbow Control Based on Healthy Upper Limb Motor Strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manelle Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Loiret</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.15459. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33643-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2018.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913708v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of upper limb movement using exoskeleton-based training and transfer of cinematic patterns to unconstrained movement: A preliminary study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+                <w:t xml:space="preserve">Movement-Based Control for Upper-Limb Prosthetics: Is the Regression Technique the Key to a Robust and Accurate Control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manelle Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1138⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2018.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324539v1</w:t>
+                <w:t xml:space="preserve">hal-02049404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement-Based Control for Upper-Limb Prosthetics: Is the Regression Technique the Key to a Robust and Accurate Control?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+                <w:t xml:space="preserve">Adaptation of upper limb movement using exoskeleton-based training and transfer of cinematic patterns to unconstrained movement: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.e488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2018.00041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049404v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force, Impedance, and Trajectory Learning for Contact Tooling and Haptic Identification</w:t>
               </w:r>
@@ -4224,360 +4224,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability and the sense of embodiment in amputees using prostheses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modifying upper-limb inter-joint coordination in healthy subjects by training with a robotic exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-05094-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12984-017-0254-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691154v1</w:t>
+                <w:t xml:space="preserve">hal-01556759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying upper-limb inter-joint coordination in healthy subjects by training with a robotic exoskeleton</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reachability and the sense of embodiment in amputees using prostheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique de Vignemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozina B de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14, pp.55. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.4999 - 4999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12984-017-0254-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-05094-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556759v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Phantom Finger, Hand, Wrist and Elbow Voluntary Gestures in Transhumeral Amputees with sEMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (1), pp.68-77. </w:t>
@@ -4667,51 +4667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rehabilitation and Assistive Technologies Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.205566831772963. </w:t>
@@ -4775,51 +4775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislava N Bobić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milica Djurić-Jovičić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milica Jecmenica-Lukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,51 +4896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomy based analysis of force exchanges during object grasping and manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Martin-Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4994,927 +4994,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom hand and wrist movements in upper limb amputees are slow but naturally controlled movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper-limb robotic exoskeletons for neurorehabilitation: a review on control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Crocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.11.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, PP (99), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RBME.2016.2552201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457353v1</w:t>
+                <w:t xml:space="preserve">hal-01302398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-limb robotic exoskeletons for neurorehabilitation: a review on control strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+                <w:t xml:space="preserve">Phantom hand and wrist movements in upper limb amputees are slow but naturally controlled movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Crocher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thelma Coyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, PP (99), pp.1. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 312, pp.48-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RBME.2016.2552201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302398v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Prosthetics : Moving Beyond Technical Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robotic prosthetics: beyond the technical performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jarrasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Maestrutti</w:t>
+                <w:t xml:space="preserve">Marina Maestrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Technology and Society Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 34 (2), pp.71-79. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+              <w:t xml:space="preserve">, 2015, 34 (2), pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MTS.2015.2425813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110254v1</w:t>
+                <w:t xml:space="preserve">hal-03161262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic prosthetics: beyond the technical performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">Robotic Prosthetics : Moving Beyond Technical Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Maestrutti</w:t>
+                <w:t xml:space="preserve">M. Maestrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Technology and Society Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 34 (2), pp.69-77. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 34 (2), pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MTS.2015.2425813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MTS.2015.2425813⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03161262v1</w:t>
+                <w:t xml:space="preserve">hal-02110254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hand synergies in healthy subjects during bimanual manipulation of various objects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les exosquelettes robotisés : réalités et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Tacilo Ribeiro</w:t>
+                <w:t xml:space="preserve">N Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Sahbani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+                <w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Académie de Chirurgie Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.6 - 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329383v1</w:t>
+                <w:t xml:space="preserve">hal-01170514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic exoskeletons: a perspective for the rehabilitation of arm coordination in stroke patients</w:t>
+                <w:t xml:space="preserve">Analysis of hand synergies in healthy subjects during bimanual manipulation of various objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Crocher</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Tacilo Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Robertson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wael Bachta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.947. </w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1743-0003-11-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320175v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exosquelettes robotisés : réalités et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robotic exoskeletons: a perspective for the rehabilitation of arm coordination in stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Jarrassé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanna Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Académie de Chirurgie Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170514v1</w:t>
+                <w:t xml:space="preserve">hal-01320175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomic design of a wrist robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Esmaeili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Dailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6130,51 +6130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paysant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6221,51 +6221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slaves no longer: review on role assignment for human–robot joint motor action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Sanguineti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6338,90 +6338,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of hand synergies in healthy subjects during bimanual manipulation of various objects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Tacilo Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Sahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bachta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6440,222 +6440,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01086061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting a Human Limb to an Exoskeleton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A Framework to Describe, Analyze and Generate Interactive Motor Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis Charalambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2011.2178151⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e49945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109366v1</w:t>
+                <w:t xml:space="preserve">hal-02110740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Describe, Analyze and Generate Interactive Motor Behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Connecting a Human Limb to an Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Burdet</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (11), pp.e49945. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3), pp.697-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2011.2178151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110740v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to quantify alterations in human upper limb movement during co-manipulation with an exoskeleton</w:t>
               </w:r>
@@ -6693,51 +6693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Crocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (4), pp.389-397. </w:t>
@@ -6788,51 +6788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilisation des robots pour la rééducation: intérêt et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Pasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6884,91 +6884,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement-based control approaches of upper-limb prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroControl 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, NeuroPSI, Centrale Supélec, Apr 2026, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6993,51 +6993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’accessibilité des prothèses : entre technique(s), environnement(s) et formation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Phiteco. Techniques et handicap : concevoir l’accessibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne, Jan 2026, Compiègne, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7056,200 +7056,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement couplings for intuitive robotic assistance to gesture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">A Comparative Study Between a Virtual Wand and a One-to-One Approach for the Teleoperation of a Nearby Robotic Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques communes des GDR Robotique (TS4 Humain et Robot), IHM (GT Interaction Physique) et TACT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, GA, United States. pp.5608-5614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544049v1</w:t>
+                <w:t xml:space="preserve">hal-05367775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study Between a Virtual Wand and a One-to-One Approach for the Teleoperation of a Nearby Robotic Manipulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+                <w:t xml:space="preserve">Movement couplings for intuitive robotic assistance to gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées thématiques communes des GDR Robotique (TS4 Humain et Robot), IHM (GT Interaction Physique) et TACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TS4 GDR Robotique, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05367775v1</w:t>
+                <w:t xml:space="preserve">hal-05544049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperating a 6 DoF Robotic Manipulator from Head Movements</w:t>
               </w:r>
@@ -7333,230 +7333,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement couplings for intuitive robotic assistance to gesture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Multi Vibrotactile-Skin Stretch (MuViSS) Haptic Device to restore sensory feedback in upper limb amputees using prosthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Campanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlélie Saudrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monica Tiboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Verité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Course "New technologies in Neurorehabilitation and Motor Learning", Technical University Munich (TUM) project week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE RAS/EMBS International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Heidelberg, Germany. pp.217-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544055v1</w:t>
+                <w:t xml:space="preserve">hal-04695479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Multi Vibrotactile-Skin Stretch (MuViSS) Haptic Device to restore sensory feedback in upper limb amputees using prosthetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Movement couplings for intuitive robotic assistance to gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RAS/EMBS International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Biorob 2024 Workshop “A Multidisciplinary Overview of Upper Limb Prosthetics Development: Challenges and Opportunities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Biorob 2024, Sep 2024, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BioRob60516.2024.10719755⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04695479v1</w:t>
+                <w:t xml:space="preserve">hal-05544059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Teaching Strategies of a Machine Learning-based Prosthetic Arm</w:t>
               </w:r>
@@ -7659,90 +7659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement couplings for intuitive robotic assistance to gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Biorob 2024 Workshop “A Multidisciplinary Overview of Upper Limb Prosthetics Development: Challenges and Opportunities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Biorob 2024, Sep 2024, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Course "New technologies in Neurorehabilitation and Motor Learning", Technical University Munich (TUM) project week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technical University Munich (TUM), Sep 2024, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544059v1</w:t>
+                <w:t xml:space="preserve">hal-05544055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hands-free teleoperation of a nearby manipulator through a virtual body-to-robot link</w:t>
               </w:r>
@@ -7826,312 +7826,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Drôle d’objet » ou « drôle de comportement ? »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practical Control Approach for Safe Collaborative Supernumerary Robotic Arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Jarassé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Obadia</w:t>
+                <w:t xml:space="preserve">Nathanael Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drôles d'objets 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">2023 IEEE Conference on Advanced Robotics and its Social Impact (ARSO 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713931v1</w:t>
+                <w:t xml:space="preserve">hal-04067845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Control Approach for Safe Collaborative Supernumerary Robotic Arms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
+                <w:t xml:space="preserve">« Drôle d’objet » ou « drôle de comportement ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Jarrassé</w:t>
+                <w:t xml:space="preserve">Lionel Obadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Advanced Robotics and its Social Impact (ARSO 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Drôles d'objets 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067845v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Arm Swing Movements to Maintain the Walking State in a Self-Balanced Lower-Limb Exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mounir Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Expert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Philadelphia, France. pp.6444-6450, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8178,51 +8178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved real-time gait phase detection using simple force sensors, sequencing conditions and smart fault management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Jinghong, China. pp.2328-2335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8282,51 +8282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de biomécanique 2021 Session Biomécanique de l’interaction homme – systèmes, ergonomie et robotique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8345,1954 +8345,1945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the positioning error of an upper-arm robotic prosthesis from the observation of its wearer's posture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+                <w:t xml:space="preserve">Intent-aware control in kinematically redundant systems: Towards collaborative wearable robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Khoramshahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Xi'an, China. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846009v1</w:t>
+                <w:t xml:space="preserve">hal-03181212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intent-aware control in kinematically redundant systems: Towards collaborative wearable robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'effondrement durant la marche des patients atteints de myosite à inclusions : analyse préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi'an, China</w:t>
+              <w:t xml:space="preserve">Actes du colloque « Jeunes Chercheuses, Jeunes Chercheurs" IFRATH 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Oct 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181212v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'effondrement durant la marche des patients atteints de myosite à inclusions : analyse préliminaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+                <w:t xml:space="preserve">Computing the positioning error of an upper-arm robotic prosthesis from the observation of its wearer's posture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque « Jeunes Chercheuses, Jeunes Chercheurs" IFRATH 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019174v1</w:t>
+                <w:t xml:space="preserve">hal-03248786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the positioning error of an upper-arm robotic prosthesis from the observation of its wearer's posture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A closed-loop and ergonomic control for prosthetic wrist rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrassé</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561613⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248786v1</w:t>
+                <w:t xml:space="preserve">hal-02884219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling upper-limb prostheses with body compensations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WeRob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-loop and ergonomic control for prosthetic wrist rotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Reciprocal Kinematic Control: using human-robot dual adaptation to control upper limb assistive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hamlyn Symposium on Medical Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02884219v1</w:t>
+                <w:t xml:space="preserve">hal-02324425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal Kinematic Control: using human-robot dual adaptation to control upper limb assistive devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
+                <w:t xml:space="preserve">Providing proprioceptive feedback by means of vibrotactile stimuli: A way to improve body integration of a prosthetic arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamlyn Symposium on Medical Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">World Haptics Conference (WHC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324425v1</w:t>
+                <w:t xml:space="preserve">hal-04322443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing proprioceptive feedback by means of vibrotactile stimuli: A way to improve body integration of a prosthetic arm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">Reciprocal Kinematic Control: using human-robot dual adaptation to control upper limb assistive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics Conference (WHC) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Hamlyn Symposium on Medical Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322443v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal Kinematic Control: using human-robot dual adaptation to control upper limb assistive devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Morel</w:t>
+                <w:t xml:space="preserve">Adaptation of upper limb movement using exoskeleton-based training and transfer of cinematic patterns to unconstrained movement: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamlyn Symposium on Medical Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040570v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of upper limb movement using exoskeleton-based training and transfer of cinematic patterns to unconstrained movement: A preliminary study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation to the absence of tactile and proprioceptive feedback in object handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Lejeune</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e488</w:t>
+              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine (ISPRM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049428v1</w:t>
+                <w:t xml:space="preserve">hal-02101380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the body kinematics to assess the utilization of transhumeral prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manelle Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lestoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e469-e470, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.1096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to the absence of tactile and proprioceptive feedback in object handling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple movement based control approach to ease the control of a myoelectric elbow prosthetics in transhumeral amputees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine (ISPRM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e422</w:t>
+              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101380v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple movement based control approach to ease the control of a myoelectric elbow prosthetics in transhumeral amputees</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Voluntary phantom hand and finger movements in transhumeral amputees could be used to naturally control polydigital prostheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Merad</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e471</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Rehabilitation Robotics (ICORR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, France. pp.1239-1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049395v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary phantom hand and finger movements in transhumeral amputees could be used to naturally control polydigital prostheses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparison of different error signals driving the adaptation in assist-as-needed controllers for neurorehabilitation with an upper-limb robotic exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Rehabilitation Robotics (ICORR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, France. pp.1239-1245</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6645-6650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109806v1</w:t>
+                <w:t xml:space="preserve">hal-02110132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different error signals driving the adaptation in assist-as-needed controllers for neurorehabilitation with an upper-limb robotic exoskeleton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
+                <w:t xml:space="preserve">Towards the implementation of natural prosthetic elbow motion using upper limb joint coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manelle Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6645-6650</w:t>
+              <w:t xml:space="preserve">2016 6th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Singapore, Singapore. pp.821-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110132v1</w:t>
+                <w:t xml:space="preserve">hal-02110193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the implementation of natural prosthetic elbow motion using upper limb joint coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Intuitive prosthetic control using upper limb inter-joint coordinations and IMU-based shoulder angles measurement: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manelle Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 6th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Singapore, Singapore. pp.821-826</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110193v1</w:t>
+                <w:t xml:space="preserve">hal-02110154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive prosthetic control using upper limb inter-joint coordinations and IMU-based shoulder angles measurement: a pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Étienne de Montalivet</w:t>
+                <w:t xml:space="preserve">Adaptive control of a robotic exoskeleton for neurorehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.803-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110154v1</w:t>
+                <w:t xml:space="preserve">hal-02110265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Assessment of Motor Deficit with an Intelligent Key Object: A Pilot Study</w:t>
               </w:r>
@@ -10317,51 +10308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Dailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivakumar Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kamalesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10397,1550 +10388,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive control of a robotic exoskeleton for neurorehabilitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Toward the use of augmented auditory feedback for the rehabilitation of arm movements in stroke patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro van Zandt-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna V.G. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.803-806</w:t>
+              <w:t xml:space="preserve">European Journal of physical and rehabilitation medicine. Vol 50, Supl 1-3,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110265v1</w:t>
+                <w:t xml:space="preserve">hal-03161258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the use of augmented auditory feedback for the rehabilitation of arm movements in stroke patients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of visual, tactile and proprioceptive sensory perturbations on grasp to lift tasks in healthy subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivakumar Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of physical and rehabilitation medicine. Vol 50, Supl 1-3,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marseille, France. pp.72</w:t>
+              <w:t xml:space="preserve">Neural Control of Movement NCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amsterdam, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161258v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of visual, tactile and proprioceptive sensory perturbations on grasp to lift tasks in healthy subjects.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hyperstaticity for Ergonomic Design of a Wrist Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Esmaeili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Dailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Campolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Control of Movement NCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Amsterdam, Unknown Region</w:t>
+              <w:t xml:space="preserve">2013 IEEE 13th International Conference on Rehabilitation Robotics (ICORR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161257v1</w:t>
+                <w:t xml:space="preserve">hal-02110775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperstaticity for Ergonomic Design of a Wrist Exoskeleton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analysis of grasping strategies and function in hemiparetic patients using an instrumented object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kuhne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivakumar Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 13th International Conference on Rehabilitation Robotics (ICORR 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Rehabilitation Robotics (ICORR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICORR.2013.6650379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110775v1</w:t>
+                <w:t xml:space="preserve">hal-03161259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of grasping strategies and function in hemiparetic patients using an instrumented object</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A versatile biomimetic controller for contact tooling and haptic exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Haddadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Albu-Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Rehabilitation Robotics (ICORR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, St Paul, France. pp.3329-3334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICORR.2013.6650379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03161259v1</w:t>
+                <w:t xml:space="preserve">hal-02110723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile biomimetic controller for contact tooling and haptic exploration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Burdet</w:t>
+                <w:t xml:space="preserve">A Method for measuring the upper limb motion and computing a compatible exoskeleton trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, St Paul, France. pp.3329-3334</w:t>
+              <w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura-Algarve, Portugal. pp.3461-3466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110723v1</w:t>
+                <w:t xml:space="preserve">hal-02110619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for measuring the upper limb motion and computing a compatible exoskeleton trajectory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Changing human upper-limb synergies with an exoskeleton using viscous fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Crocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vilamoura-Algarve, Portugal. pp.3461-3466</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.4657-4663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110619v1</w:t>
+                <w:t xml:space="preserve">hal-02110627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing human upper-limb synergies with an exoskeleton using viscous fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">On the Kinematic Design of Exoskeletons and Their Fixations with a Human Member</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.4657-4663</w:t>
+              <w:t xml:space="preserve">Robotics: Science and Systems RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110627v1</w:t>
+                <w:t xml:space="preserve">hal-02110653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Kinematic Design of Exoskeletons and Their Fixations with a Human Member</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A formal methodology for avoiding hyperstaticity when connecting an exoskeleton to a human member</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics: Science and Systems RSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Robotics and Automation (ICRA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, France. pp.1188-1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110653v1</w:t>
+                <w:t xml:space="preserve">hal-02110635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal methodology for avoiding hyperstaticity when connecting an exoskeleton to a human member</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental evaluation of several strategies for human motion based transparency control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Paik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Pasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Robotics and Automation (ICRA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Anchorage, France. pp.1188-1195</w:t>
+              <w:t xml:space="preserve">International Symposium on Experimental Robotics (ISER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110635v1</w:t>
+                <w:t xml:space="preserve">hal-02110709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of several strategies for human motion based transparency control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A methodology to design kinematics of fixations between an orthosis and a human member</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Pasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Experimental Robotics (ISER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">2009 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Singapore, Singapore. pp.1958-1963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110709v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to design kinematics of fixations between an orthosis and a human member</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">How can human motion prediction increase transparency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Paik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Pasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Singapore, Singapore. pp.1958-1963</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.2134-2139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110715v1</w:t>
+                <w:t xml:space="preserve">hal-02110692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can human motion prediction increase transparency?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamie Paik</w:t>
+                <w:t xml:space="preserve">Design and acceptability assessment of a new reversible orthosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Pasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2008, Nice, France. pp.1933-1939, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2008.4651014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01175507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11950,51 +11833,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a small perturbation created by an upper-limb exoskeleton impact our coordination in reaching tasks ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12003,84 +11886,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12090,126 +11973,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et prothèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
-[...23 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, HANDICAP, VIEILLISSEMENT, SOCIÉTÉ, Alain Blanc, 978-2-7061-4756-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12219,288 +12102,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyborg et corps artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le cyber-monde: Humain et numérique en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambivalence de l’enchantement prothétique contemporain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Fabien Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentine Gourinat; Paul-Fabien Groud; Nathanaël Jarrassé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps &amp; Prothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exosquelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wearable robotic systems and their applications for neurorehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12516,569 +12399,569 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rehabilitation Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.241-252, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitive control of a prosthetic elbow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manelle Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Converging Clinical and Engineering Research on Neurorehabilitation II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.483-487, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroplasticité après amputation : Phénomènes fonctionnels et conséquences pour la réadaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Plasticité cérébrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauramps Medical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-121, 2017, Acquisitions en médecine physique et de réadaptation, ISBN 979-1-03030-110-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning motor coordination under resistive viscous force fields at the joint level with an upper-limb robotic exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Converging Clinical and Engineering Research on Neurorehabilitation II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1175-1179, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Interaction Control and Haptic Identification in Humans and Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric and Numerical Foundations of Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-206, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rééducation fonctionnelle : une question de techniques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Durand, Denis Hauw, Germain Poizat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apprentissage des techniques corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.P 143-156., 2015, collection “Apprendre”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13088,65 +12971,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for controlling a robotic system for assisting the mobility of a user</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand-Lestoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13154,87 +13037,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020193571A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de commande d'un système robotique d'assistance à la mobilité d'un utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legrand-Lestoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13242,51 +13125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1903103. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13296,153 +13179,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtually turning robotic manipulators into worn devices: opening new horizons for wearable assistive robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation Robots: A Compliment to Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna V. G. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13450,51 +13333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13504,100 +13387,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l'exploitation d'exosquelettes actifs pour la rééducation neuromotrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Pierre et Marie Curie - Paris VI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00641079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13607,105 +13490,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of sensorimotor coordinations for intuitive and ecological robotic assistance to gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotics [cs.RO]. Sorbonne Université, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03705656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId334"/>
+      <w:footerReference w:type="default" r:id="rId333"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13852,51 +13735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496408v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kulozik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2026.3657180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137498v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpei Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poignant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3515734" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brunelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tiboni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong LU" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nocito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3592077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campanelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Verit&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;lie Saudrais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2024.103161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-023-01252-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Buratti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiana Davide" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Noccaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pinardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Pino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11121085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chateaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Touillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2023.3237918" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takagi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bagnato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Melendez-Calderon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3306794" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Arcangeli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fami&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115158" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Di Stefano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-022-00405-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Martinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3186266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand-Lestoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roby-Brami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gouzien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Badin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herbe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277917" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.662006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00517.2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montalivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048251" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B de Graaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-021-00953-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mounir Alaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.2982004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manelle Merad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Montalivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mastinu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz-Catalan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.2970065" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paysant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3003077" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chafik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00576.2018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Montalivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714976" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086396v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Macias Soria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pradat-Diehl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00240" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Touillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01715171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Peultier-Celli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33643-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324539v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Proietti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejeune" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1138" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddadin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Albu-Schaeffer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2018.2830405" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Vignemont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05094-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-017-0254-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2563222" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hussain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Balasubramanian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Roach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Klein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055668317729637" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislava N Bobi&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Djuri&#263;-Jovi&#269;i&#263;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Jecmenica-Lukic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor N Petrovi&#263;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE1704585B" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534586v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Brevet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.11.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2016.2552201" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestrutti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2015.2425813" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161262v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Maestrutti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Tacilo Ribeiro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-113" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00947" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jarrass&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Esmaeili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Dailey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Campolo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-10-2013-0047" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110324v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.651" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Graaf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paysant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110786v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sanguineti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712313481044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01086061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2178151" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110740v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Charalambous" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049945" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110660v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliabue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maiza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2010.2056388" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pasqui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-007-0070-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583643v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544049v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367775v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127740" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367777v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127494" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719755" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaynee Sungeelee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Sanchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640543.3645170" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695427v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719920" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarass&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrass&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870400v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811824" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Drouot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO55434.2022.10011720" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846009v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561613" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181212v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Drouot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248786v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884219v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197554" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kechabia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Arnold" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Montalivet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049411v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lestoille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1096" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101380v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049395v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Merad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109806v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110132v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110154v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110223v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kamalesh Kumar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110265v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161258v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro van Zandt-Escobar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V.G. Robertson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161257v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110775v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161259v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2013.6650379" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110723v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110619v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110627v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110653v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110635v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110709v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Paik" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01175507v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651014" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228833v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909323v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1858/9782706147586/corps-et-protheses" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409401v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323673v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049431v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110190v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644846v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://J. Froger, I Laffont, A Dupeyron, S Perrey, M Julia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110208v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109818v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167100v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980631v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236124v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168121v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V. G. Robertson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641079v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03705656v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496408v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kulozik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2026.3657180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137498v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpei Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poignant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3515734" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong LU" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nocito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3592077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brunelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tiboni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103815" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campanelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Verit&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;lie Saudrais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2024.103161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Buratti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiana Davide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Noccaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Pinardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Pino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11121085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-023-01252-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chateaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Touillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2023.3237918" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takagi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bagnato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Melendez-Calderon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3306794" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Arcangeli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fami&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115158" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3186266" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Di Stefano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Valera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-022-00405-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand-Lestoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gouzien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Badin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herbe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277917" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roby-Brami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.662006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00517.2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montalivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048251" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B de Graaf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-021-00953-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463426v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manelle Merad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Montalivet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mastinu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz-Catalan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.2970065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541938v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mounir Alaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.2982004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paysant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3003077" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chafik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00576.2018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Macias Soria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pradat-Diehl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00240" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064851v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Montalivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714976" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Peultier-Celli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33643-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Touillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00164" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01715171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Proietti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejeune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1138" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddadin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Albu-Schaeffer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2018.2830405" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556759v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-017-0254-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Vignemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Martinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05094-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2563222" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Hussain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Balasubramanian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Roach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Klein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055668317729637" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislava N Bobi&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Djuri&#263;-Jovi&#269;i&#263;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Jecmenica-Lukic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor N Petrovi&#263;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE1704585B" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534586v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Brevet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crocher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2016.2552201" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.11.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Maestrutti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2015.2425813" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrasse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestrutti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jarrass&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329383v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Tacilo Ribeiro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-113" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00947" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Esmaeili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Dailey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Campolo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJICC-10-2013-0047" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110324v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.651" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Graaf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paysant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110786v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sanguineti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1059712313481044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01086061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Charalambous" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049945" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109366v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2178151" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110660v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tagliabue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maiza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2010.2056388" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pasqui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-007-0070-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583643v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367775v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127740" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367777v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127494" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695479v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719755" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544059v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaynee Sungeelee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Sanchez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640543.3645170" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544055v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695427v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob60516.2024.10719920" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067845v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrass&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarass&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Obadia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870400v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811824" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Drouot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO55434.2022.10011720" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181212v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Drouot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248786v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561613" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884219v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197554" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038844v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324425v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322443v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kechabia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Arnold" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Montalivet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049428v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101380v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049411v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lestoille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1096" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049395v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Merad" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109806v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110132v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110193v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110154v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110265v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110223v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kamalesh Kumar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro van Zandt-Escobar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V.G. Robertson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161257v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161259v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2013.6650379" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110619v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110627v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110653v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110635v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110709v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Paik" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110715v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110692v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01175507v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228833v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909323v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1858/9782706147586/corps-et-protheses" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409401v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055069v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323673v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049431v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110190v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644846v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://J. Froger, I Laffont, A Dupeyron, S Perrey, M Julia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110208v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109818v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167100v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980694v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980631v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236124v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168121v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V. G. Robertson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641079v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03705656v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>