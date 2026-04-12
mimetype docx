--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -688,866 +688,1004 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing 2000 years of the Beauce landscape through headland field boundaries</w:t>
+                <w:t xml:space="preserve">Les pâturages du Boischaut et les openfields de Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA 2025. Digital Horizons : Embracing heritage in an evolving world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of West Attica, May 2025, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ACQuA "Approche Computationnelles et Quantitatives en Archéologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA-FR, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143149v1</w:t>
+                <w:t xml:space="preserve">hal-05565281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dernières nouvelles de Beauce : étude de la fabrique d’un paysage de grande culture dans la longue durée</w:t>
+                <w:t xml:space="preserve">La fabrique des paysages agraires de Beauce et du Gâtinais occidental dans la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dernières nouvelles des sols. Approches archéologiques, pédologiques et historiques des espaces et des pratiques agraires dans le temps long</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Claude Bal; Jean-Paul Métailié; Christine Rendu, Feb 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Archéologique de la Région Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Centre-Val de Loire, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143141v1</w:t>
+                <w:t xml:space="preserve">hal-05565288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des paysages agraires et forestiers des forêts loir-et-chériennes : résultats du projet SOLiDAR et de ses développements</w:t>
+                <w:t xml:space="preserve">Revealing 2000 years of the Beauce landscape through headland field boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine archéologique des forêts de la région Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laure Laüt; Agathe Riou, Nov 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">CAA 2025. Digital Horizons : Embracing heritage in an evolving world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of West Attica, May 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143130v1</w:t>
+                <w:t xml:space="preserve">hal-05143149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude diachronique d’un espace forestier : Une approche thématique dans la forêt domaniale de Boulogne et le parc de Chambord</w:t>
+                <w:t xml:space="preserve">Dernières nouvelles de Beauce : étude de la fabrique d’un paysage de grande culture dans la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêts occitanes passées, présentes et futures : Histoire, gestion, valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées d’étude du PCR RHEFOREST_81, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dernières nouvelles des sols. Approches archéologiques, pédologiques et historiques des espaces et des pratiques agraires dans le temps long</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Claude Bal; Jean-Paul Métailié; Christine Rendu, Feb 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060245v1</w:t>
+                <w:t xml:space="preserve">hal-05143141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel du RGE Alti pour les analyses à petite échelle : l’exemple de la région Centre - Val de Loire</w:t>
+                <w:t xml:space="preserve">Étude des paysages agraires et forestiers des forêts loir-et-chériennes : résultats du projet SOLiDAR et de ses développements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du réseau ISA : « Les modèles numériques d’élévation en Archéologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Le patrimoine archéologique des forêts de la région Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laure Laüt; Agathe Riou, Nov 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682185v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An archaeological study of movement in an openfield landscape</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude diachronique d’un espace forestier : Une approche thématique dans la forêt domaniale de Boulogne et le parc de Chambord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAC 2020+1 Virtually together</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Forêts occitanes passées, présentes et futures : Histoire, gestion, valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d’étude du PCR RHEFOREST_81, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03535731v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does global meet local? Finding common ground for multiscalar analysis of settlement and land use dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le potentiel du RGE Alti pour les analyses à petite échelle : l’exemple de la région Centre - Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">Journée thématique du réseau ISA : « Les modèles numériques d’élévation en Archéologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683736v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SkyEye, a machine learning software to detect archaeological structures in LiDAR datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
+                <w:t xml:space="preserve">An archaeological study of movement in an openfield landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Levoguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">LAC 2020+1 Virtually together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682144v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03535731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser une crête de labour : de l’objet physique à la base de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where does global meet local? Finding common ground for multiscalar analysis of settlement and land use dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du réseau ISA, Information Spatiale et Archéologie : « Modéliser l’objet environnemental »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683743v1</w:t>
+                <w:t xml:space="preserve">hal-03683736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SkyEye, a machine learning software to detect archaeological structures in LiDAR datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47e conférence internationale « Computer applications and Quantitative Methods in Archaeology »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA International, Apr 2019, Kraków, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéliser une crête de labour : de l’objet physique à la base de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du réseau ISA, Information Spatiale et Archéologie : « Modéliser l’objet environnemental »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Micro-analyse d’une trame parcellaire agraire : l’exemple de Huisseau-sur-Cosson (Loir-et-Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’Archéologie de la Région Centre (SARC), « Identification et caractérisation des espaces agraires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1557,388 +1695,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournoisis, le Château, la motte de Nids (Loiret, Centre- Val de Loire), Rapport intermédiaire de prospection thématique pluri-annuelle (2023-2025), 1ere campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Méreuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Le Voguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karnah Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karnah Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2006,51 +2144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74B32259"/>
+    <w:nsid w:val="6F849BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2237,51 +2375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-le-voguer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7190-2579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969894v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TOUR2006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.81-110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11060338" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.46" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Levoguer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;reuze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-le-voguer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7190-2579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969894v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Le Voguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TOUR2006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.81-110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881374v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11060338" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.46" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Levoguer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;reuze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>