--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -2144,51 +2144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F849BBE"/>
+    <w:nsid w:val="A3D9F604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>