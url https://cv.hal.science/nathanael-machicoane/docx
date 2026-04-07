--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -305,382 +305,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray behaviour from non-swirling to swirling gas jet in coaxial atomisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">50 Years of International Journal of Multiphase Flow: Experimental Methods for Dispersed Multiphase Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wei</w:t>
+                <w:t xml:space="preserve">Laura Villafañe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aliseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ceccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10924⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.105239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536422v1</w:t>
+                <w:t xml:space="preserve">hal-05048402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50 Years of International Journal of Multiphase Flow: Experimental Methods for Dispersed Multiphase Flows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seawater magnetohydrodynamic pumps and thrusters: experiment, model and upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Di Marco</w:t>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105239⟩</w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.55 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22364/mhd.61.1-2.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048402v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seawater magnetohydrodynamic pumps and thrusters: experiment, model and upscaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Montero</w:t>
+                <w:t xml:space="preserve">Spray behaviour from non-swirling to swirling gas jet in coaxial atomisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Kumar Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zapata</w:t>
+                <w:t xml:space="preserve">Yu Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.55 - 66. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1025, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22364/mhd.61.1-2.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279338v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and dynamics of the liquid jet in high-speed gas-assisted atomization retrieved through synchrotron-based high-speed X-ray imaging</w:t>
               </w:r>
@@ -764,408 +764,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on the settling velocity of inertial particles in different homogeneous isotropic turbulent flows</w:t>
+                <w:t xml:space="preserve">A Computational Study of a Two-fluid Atomizing Coaxial Jet: Validation against Experimental Back-lit Imaging and Radiography and the Influence of Gas Velocity and Contact Line Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Ferran</w:t>
+                <w:t xml:space="preserve">Lam Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Obligado</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy R. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore J. Heindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.579⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199631v1</w:t>
+                <w:t xml:space="preserve">hal-04112632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray radiography 4D particle tracking of heavy spheres suspended in a turbulent jet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental study on the settling velocity of inertial particles in different homogeneous isotropic turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Andò</w:t>
+                <w:t xml:space="preserve">Amélie Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+                <w:t xml:space="preserve">Martín Obligado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 162, pp.104406. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 970, pp.A23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991491v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Study of a Two-fluid Atomizing Coaxial Jet: Validation against Experimental Back-lit Imaging and Radiography and the Influence of Gas Velocity and Contact Line Model</w:t>
+                <w:t xml:space="preserve">X-ray radiography 4D particle tracking of heavy spheres suspended in a turbulent jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam Vu</w:t>
+                <w:t xml:space="preserve">Olga Stamati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjy Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 162, pp.104406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112632v1</w:t>
+                <w:t xml:space="preserve">hal-03991491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regimes of the length of a laminar liquid jet fragmented by a gas co-flow</w:t>
               </w:r>
@@ -1177,51 +1177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 165, pp.104475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (7), pp.074301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1515,51 +1515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1600,503 +1600,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Dean, Reynolds and Womersley numbers on the flow in a spherical cavity on a curved round pipe. Part 1. Fluid mechanics in the cavity as a canonical flow representing intracranial aneurysms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of large particles through the transition to turbulence of a swirling flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanette Chassagne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Volk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1114⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.044303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189493v1</w:t>
+                <w:t xml:space="preserve">hal-03202424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of Dean, Reynolds and Womersley numbers on the flow in a spherical cavity on a curved round pipe. Part 2. The haemodynamics of intracranial aneurysms treated with flow-diverting stents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkat K Chivukula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis J Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 915, pp.A124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2020.1115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled x-ray high-speed imaging and pressure measurements in a cavitating backward facing step flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (4), pp.044311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.044311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of large particles through the transition to turbulence of a swirling flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of Dean, Reynolds and Womersley numbers on the flow in a spherical cavity on a curved round pipe. Part 1. Fluid mechanics in the cavity as a canonical flow representing intracranial aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkat K Chivukula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis J Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915, pp.A123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.044303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202424v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray dispersion regimes following atomization in a turbulent co-axial gas jet</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 932, pp.A36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2323,880 +2323,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of steady and oscillating swirl on the near-field spray characteristics in a two-fluid coaxial atomizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of X-ray and optical measurements in the near-field of an optically dense coaxial air-assisted atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie K Bothell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy R. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.103318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103318⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616492v1</w:t>
+                <w:t xml:space="preserve">hal-02519242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of X-ray and optical measurements in the near-field of an optically dense coaxial air-assisted atomizer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie K Bothell</w:t>
+                <w:t xml:space="preserve">Feedback Control of the Spray Liquid Distribution of Electrostatically assisted Coaxial atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519242v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Control of the Spray Liquid Distribution of Electrostatically assisted Coaxial atomization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of steady and oscillating swirl on the near-field spray characteristics in a two-fluid coaxial atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.103318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944235v1</w:t>
+                <w:t xml:space="preserve">hal-02616492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron radiography characterization of the liquid core dynamics in a canonical two-fluid coaxial atomizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEEDBACK CONTROL OF COAXIAL ATOMIZATION BASED ON THE SPRAY LIQUID DISTRIBUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore J Heindel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aliseda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2019031766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519252v1</w:t>
+                <w:t xml:space="preserve">hal-02519246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian acceleration timescales in anisotropic turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron radiography characterization of the liquid core dynamics in a canonical two-fluid coaxial atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie K Bothell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy R. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Huck</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theodore J Heindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.064606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519232v1</w:t>
+                <w:t xml:space="preserve">hal-02519252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified and versatile calibration method for multi-camera optical systems in 3D particle imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrangian acceleration timescales in anisotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5080743⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.064606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390212v1</w:t>
+                <w:t xml:space="preserve">hal-02519232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEEDBACK CONTROL OF COAXIAL ATOMIZATION BASED ON THE SPRAY LIQUID DISTRIBUTION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simplified and versatile calibration method for multi-camera optical systems in 3D particle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (3), pp.035112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2019031766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5080743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519246v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative study of track initialization of the four-frame best estimate algorithm for three-dimensional Lagrangian particle tracking</w:t>
               </w:r>
@@ -3208,51 +3208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3286,103 +3286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME-AVERAGED SPRAY ANALYSIS IN THE NEAR-FIELD REGION USING BROADBAND AND NARROWBAND X-RAY MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie K Bothell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy R. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.331 - 349</w:t>
@@ -3567,51 +3567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3671,77 +3671,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel López-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3775,77 +3775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-efficient Shadow Particle Tracking Velocimetry setup suitable for tracking small objects in a large volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia IUTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20, pp.175 - 182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3879,77 +3879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and dissipation of turbulent fluctuations close to a stagnation point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4107,416 +4107,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01485216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t>
+                <w:t xml:space="preserve">Lagrangian velocity and acceleration correlations of large inertial particles in a closed turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743996v1</w:t>
+                <w:t xml:space="preserve">hal-01246449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian velocity and acceleration correlations of large inertial particles in a closed turbulent flow</w:t>
+                <w:t xml:space="preserve">Stochastic dynamics of particles trapped in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel López-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246449v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic dynamics of particles trapped in turbulent flows</w:t>
+                <w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (2), pp.6. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (7), pp.073701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246475v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusiophoresis at the macroscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4606,51 +4606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4844,77 +4844,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.013053. </w:t>
@@ -4978,51 +4978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5118,64 +5118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter D. Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toschi F., Sega M. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flowing Matter</w:t>
@@ -5243,51 +5243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulent Cascades II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5608,51 +5608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58C7769C"/>
+    <w:nsid w:val="E3580137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5839,51 +5839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-machicoane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6492-8412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18026754X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Kumar Sahoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-026-04626-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10924" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villafa&#241;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aliseda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ceccio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Marco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Montero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zapata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.61.1-2.6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Tolfts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Obligado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjy Marks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104406" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyu Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Morgan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore J. Heindel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Osuna-Orozco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104475" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deplus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.044304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearborn Huck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.074301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03189493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Barbour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat K Chivukula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J Kim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03189495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1115" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.044311" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.044303" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.992" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.084302" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103318" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie K Bothell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore J Heindel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.03.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064606" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2019031766" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clark" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab0786" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986467" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Caballero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa78cf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242358v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.034001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhlmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.08.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zimmermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/013053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonaventure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Huck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23370-9_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0926" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04433460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-machicoane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6492-8412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18026754X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Kumar Sahoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-026-04626-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villafa&#241;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aliseda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ceccio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Marco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Montero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zapata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.61.1-2.6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10924" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Tolfts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Vu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyu Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Morgan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore J. Heindel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Obligado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.579" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjy Marks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Osuna-Orozco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104475" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deplus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.044304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearborn Huck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.074301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.044303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03189495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Barbour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat K Chivukula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.044311" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03189493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.992" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.084302" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie K Bothell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103219" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033430" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2019031766" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore J Heindel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.03.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064606" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080743" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clark" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab0786" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986467" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Caballero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa78cf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023118" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242358v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.034001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhlmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.08.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zimmermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/013053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonaventure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Huck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23370-9_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0926" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04433460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>