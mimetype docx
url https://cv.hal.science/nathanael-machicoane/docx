--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1600,451 +1600,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of large particles through the transition to turbulence of a swirling flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of Dean, Reynolds and Womersley numbers on the flow in a spherical cavity on a curved round pipe. Part 2. The haemodynamics of intracranial aneurysms treated with flow-diverting stents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkat K Chivukula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis J Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.044303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915, pp.A124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202424v1</w:t>
+                <w:t xml:space="preserve">hal-03189495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Dean, Reynolds and Womersley numbers on the flow in a spherical cavity on a curved round pipe. Part 2. The haemodynamics of intracranial aneurysms treated with flow-diverting stents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanette Chassagne</w:t>
+                <w:t xml:space="preserve">Coupled x-ray high-speed imaging and pressure measurements in a cavitating backward facing step flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Djeridi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1115⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.044311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.044311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189495v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled x-ray high-speed imaging and pressure measurements in a cavitating backward facing step flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of large particles through the transition to turbulence of a swirling flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henda Djeridi</w:t>
+                <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6 (4), pp.044311. </w:t>
+              <w:t xml:space="preserve">, 2021, 6 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.044311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.044303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210205v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of Dean, Reynolds and Womersley numbers on the flow in a spherical cavity on a curved round pipe. Part 1. Fluid mechanics in the cavity as a canonical flow representing intracranial aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkat K Chivukula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis J Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 915, pp.A123. </w:t>
@@ -2987,51 +2987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3091,51 +3091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3567,51 +3567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3697,51 +3697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3801,51 +3801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia IUTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20, pp.175 - 182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3905,51 +3905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3977,373 +3977,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lagrangian velocity and acceleration correlations of large inertial particles in a closed turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01485216v1</w:t>
+                <w:t xml:space="preserve">hal-01246449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian velocity and acceleration correlations of large inertial particles in a closed turbulent flow</w:t>
+                <w:t xml:space="preserve">Stochastic dynamics of particles trapped in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel López-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246449v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic dynamics of particles trapped in turbulent flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pinton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basile Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (2), pp.6. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 794, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246475v1</w:t>
+                <w:t xml:space="preserve">cea-01485216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t>
               </w:r>
@@ -4446,51 +4446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusiophoresis at the macroscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4606,51 +4606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4844,77 +4844,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.013053. </w:t>
@@ -4978,51 +4978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toschi F., Sega M. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flowing Matter</w:t>
@@ -5243,51 +5243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulent Cascades II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5608,51 +5608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3580137"/>
+    <w:nsid w:val="D33E9E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5839,51 +5839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-machicoane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6492-8412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18026754X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Kumar Sahoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-026-04626-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villafa&#241;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aliseda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ceccio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Marco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Montero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zapata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.61.1-2.6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10924" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Tolfts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Vu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyu Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Morgan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore J. Heindel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Obligado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.579" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjy Marks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Osuna-Orozco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104475" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deplus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.044304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearborn Huck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.074301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.044303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03189495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Barbour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat K Chivukula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.044311" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03189493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.992" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.084302" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie K Bothell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103219" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033430" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2019031766" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore J Heindel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.03.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064606" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080743" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clark" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab0786" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986467" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Caballero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa78cf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023118" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242358v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.034001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhlmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.08.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zimmermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/013053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonaventure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Huck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23370-9_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0926" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04433460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-machicoane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6492-8412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18026754X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Kumar Sahoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-026-04626-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villafa&#241;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aliseda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ceccio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Marco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Montero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zapata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.61.1-2.6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10924" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Tolfts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Vu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyu Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Morgan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore J. Heindel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Obligado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.579" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjy Marks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Osuna-Orozco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104475" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deplus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.044304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearborn Huck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.074301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03189495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Barbour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat K Chivukula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J Kim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.044311" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.044303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03189493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.992" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.084302" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie K Bothell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103219" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033430" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2019031766" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore J Heindel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.03.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064606" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080743" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clark" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab0786" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986467" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Caballero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa78cf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023118" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242358v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.034001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhlmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.08.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zimmermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/013053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonaventure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Huck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23370-9_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0926" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04433460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>