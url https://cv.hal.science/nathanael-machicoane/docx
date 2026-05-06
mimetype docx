--- v2 (2026-05-04)
+++ v3 (2026-05-06)
@@ -305,382 +305,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50 Years of International Journal of Multiphase Flow: Experimental Methods for Dispersed Multiphase Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spray behaviour from non-swirling to swirling gas jet in coaxial atomisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Kumar Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Villafañe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paolo Di Marco</w:t>
+                <w:t xml:space="preserve">Yu Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1025, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048402v1</w:t>
+                <w:t xml:space="preserve">hal-05536422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seawater magnetohydrodynamic pumps and thrusters: experiment, model and upscaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">50 Years of International Journal of Multiphase Flow: Experimental Methods for Dispersed Multiphase Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Villafañe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aliseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ceccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Delannoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zapata</w:t>
+                <w:t xml:space="preserve">Paolo Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22364/mhd.61.1-2.6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.105239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279338v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray behaviour from non-swirling to swirling gas jet in coaxial atomisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santanu Kumar Sahoo</w:t>
+                <w:t xml:space="preserve">Seawater magnetohydrodynamic pumps and thrusters: experiment, model and upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wei</w:t>
+                <w:t xml:space="preserve">Alexandre Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1025, pp.A7. </w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.55 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22364/mhd.61.1-2.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536422v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and dynamics of the liquid jet in high-speed gas-assisted atomization retrieved through synchrotron-based high-speed X-ray imaging</w:t>
               </w:r>
@@ -764,161 +764,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Study of a Two-fluid Atomizing Coaxial Jet: Validation against Experimental Back-lit Imaging and Radiography and the Influence of Gas Velocity and Contact Line Model</w:t>
+                <w:t xml:space="preserve">X-ray radiography 4D particle tracking of heavy spheres suspended in a turbulent jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam Vu</w:t>
+                <w:t xml:space="preserve">Olga Stamati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjy Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 162, pp.104406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112632v1</w:t>
+                <w:t xml:space="preserve">hal-03991491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study on the settling velocity of inertial particles in different homogeneous isotropic turbulent flows</w:t>
               </w:r>
@@ -930,51 +926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Obligado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1015,157 +1011,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray radiography 4D particle tracking of heavy spheres suspended in a turbulent jet</w:t>
+                <w:t xml:space="preserve">A Computational Study of a Two-fluid Atomizing Coaxial Jet: Validation against Experimental Back-lit Imaging and Radiography and the Influence of Gas Velocity and Contact Line Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Stamati</w:t>
+                <w:t xml:space="preserve">Lam Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjy Marks</w:t>
+                <w:t xml:space="preserve">Danyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Andò</w:t>
+                <w:t xml:space="preserve">Timothy R. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theodore J. Heindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 162, pp.104406. </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991491v1</w:t>
+                <w:t xml:space="preserve">hal-04112632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regimes of the length of a laminar liquid jet fragmented by a gas co-flow</w:t>
               </w:r>
@@ -1177,51 +1177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 165, pp.104475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (7), pp.074301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1515,51 +1515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1600,503 +1600,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Dean, Reynolds and Womersley numbers on the flow in a spherical cavity on a curved round pipe. Part 2. The haemodynamics of intracranial aneurysms treated with flow-diverting stents</w:t>
+                <w:t xml:space="preserve">The effect of Dean, Reynolds and Womersley numbers on the flow in a spherical cavity on a curved round pipe. Part 1. Fluid mechanics in the cavity as a canonical flow representing intracranial aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanette Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michael C Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanette Chassagne</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkat K Chivukula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Venkat K Chivukula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis J Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 915, pp.A124. </w:t>
+              <w:t xml:space="preserve">, 2021, 915, pp.A123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189495v1</w:t>
+                <w:t xml:space="preserve">hal-03189493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled x-ray high-speed imaging and pressure measurements in a cavitating backward facing step flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurice</w:t>
+                <w:t xml:space="preserve">The effect of Dean, Reynolds and Womersley numbers on the flow in a spherical cavity on a curved round pipe. Part 2. The haemodynamics of intracranial aneurysms treated with flow-diverting stents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkat K Chivukula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis J Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.044311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915, pp.A124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210205v1</w:t>
+                <w:t xml:space="preserve">hal-03189495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of large particles through the transition to turbulence of a swirling flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled x-ray high-speed imaging and pressure measurements in a cavitating backward facing step flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Volk</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.044303⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.044311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.044311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202424v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Dean, Reynolds and Womersley numbers on the flow in a spherical cavity on a curved round pipe. Part 1. Fluid mechanics in the cavity as a canonical flow representing intracranial aneurysms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of large particles through the transition to turbulence of a swirling flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 915, pp.A123. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.044303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189493v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray dispersion regimes following atomization in a turbulent co-axial gas jet</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 932, pp.A36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2323,880 +2323,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of X-ray and optical measurements in the near-field of an optically dense coaxial air-assisted atomizer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of steady and oscillating swirl on the near-field spray characteristics in a two-fluid coaxial atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103219⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.103318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519242v1</w:t>
+                <w:t xml:space="preserve">hal-02616492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Control of the Spray Liquid Distribution of Electrostatically assisted Coaxial atomization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
+                <w:t xml:space="preserve">Comparison of X-ray and optical measurements in the near-field of an optically dense coaxial air-assisted atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie K Bothell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy R. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944235v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of steady and oscillating swirl on the near-field spray characteristics in a two-fluid coaxial atomizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback Control of the Spray Liquid Distribution of Electrostatically assisted Coaxial atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.103318. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616492v1</w:t>
+                <w:t xml:space="preserve">hal-02944235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEEDBACK CONTROL OF COAXIAL ATOMIZATION BASED ON THE SPRAY LIQUID DISTRIBUTION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron radiography characterization of the liquid core dynamics in a canonical two-fluid coaxial atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie K Bothell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy R. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Huck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theodore J Heindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2019031766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519246v1</w:t>
+                <w:t xml:space="preserve">hal-02519252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron radiography characterization of the liquid core dynamics in a canonical two-fluid coaxial atomizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrangian acceleration timescales in anisotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.064606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519252v1</w:t>
+                <w:t xml:space="preserve">hal-02519232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian acceleration timescales in anisotropic turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simplified and versatile calibration method for multi-camera optical systems in 3D particle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aliseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.064606⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (3), pp.035112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5080743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519232v1</w:t>
+                <w:t xml:space="preserve">hal-02390212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified and versatile calibration method for multi-camera optical systems in 3D particle imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEEDBACK CONTROL OF COAXIAL ATOMIZATION BASED ON THE SPRAY LIQUID DISTRIBUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Osuna-Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (3), pp.035112. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5080743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2019031766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390212v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative study of track initialization of the four-frame best estimate algorithm for three-dimensional Lagrangian particle tracking</w:t>
               </w:r>
@@ -3208,51 +3208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3286,103 +3286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME-AVERAGED SPRAY ANALYSIS IN THE NEAR-FIELD REGION USING BROADBAND AND NARROWBAND X-RAY MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie K Bothell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy R. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.331 - 349</w:t>
@@ -3567,51 +3567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3671,77 +3671,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel López-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3775,77 +3775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-efficient Shadow Particle Tracking Velocimetry setup suitable for tracking small objects in a large volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia IUTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20, pp.175 - 182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3879,77 +3879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and dissipation of turbulent fluctuations close to a stagnation point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3977,546 +3977,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian velocity and acceleration correlations of large inertial particles in a closed turbulent flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Volk</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246449v1</w:t>
+                <w:t xml:space="preserve">cea-01485216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic dynamics of particles trapped in turbulent flows</w:t>
+                <w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (7), pp.073701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01246475v1</w:t>
+                <w:t xml:space="preserve">hal-01743996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lagrangian velocity and acceleration correlations of large inertial particles in a closed turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01485216v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t>
+                <w:t xml:space="preserve">Stochastic dynamics of particles trapped in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel López-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (7), pp.073701. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743996v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusiophoresis at the macroscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4606,51 +4606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4844,77 +4844,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.013053. </w:t>
@@ -4978,51 +4978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5118,64 +5118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter D. Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aliseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toschi F., Sega M. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flowing Matter</w:t>
@@ -5243,51 +5243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearborn Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulent Cascades II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5608,51 +5608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D33E9E9C"/>
+    <w:nsid w:val="B904108D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5839,51 +5839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-machicoane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6492-8412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18026754X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Kumar Sahoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-026-04626-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villafa&#241;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aliseda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ceccio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Marco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Montero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zapata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.61.1-2.6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10924" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Tolfts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Vu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyu Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Morgan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore J. Heindel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104520" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Obligado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.579" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjy Marks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Osuna-Orozco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104475" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deplus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.044304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearborn Huck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.074301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03189495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Barbour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat K Chivukula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J Kim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.044311" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.044303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03189493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.992" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.084302" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie K Bothell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103219" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033430" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2019031766" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore J Heindel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.03.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064606" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080743" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clark" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab0786" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986467" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Caballero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa78cf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023118" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242358v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.034001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhlmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.08.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zimmermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/013053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonaventure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Huck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23370-9_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0926" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04433460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-machicoane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6492-8412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18026754X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Kumar Sahoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-026-04626-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10924" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villafa&#241;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aliseda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ceccio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Marco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Montero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zapata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.61.1-2.6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Tolfts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991491v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjy Marks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104406" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Obligado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.579" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyu Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Morgan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore J. Heindel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Osuna-Orozco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104475" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deplus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.044304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearborn Huck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.074301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03189493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Chassagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Barbour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat K Chivukula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J Kim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03189495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1115" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.044311" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.044303" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.992" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.084302" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103318" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie K Bothell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore J Heindel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.03.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.064606" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2019031766" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519240v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clark" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab0786" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986467" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Caballero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa78cf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242358v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.034001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhlmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.08.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zimmermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/1/013053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonaventure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Huck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23370-9_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0926" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04433460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>