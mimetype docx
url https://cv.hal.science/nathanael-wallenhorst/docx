--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -208,35938 +208,35843 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce qu’il y a de bien avec le changement climatique… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Rollot</w:t>
+                <w:t xml:space="preserve">Inès Bel Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+                <w:t xml:space="preserve">Xavier Bucchianeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Bel Mokhtar</w:t>
+                <w:t xml:space="preserve">Laurent Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bucchianeri</w:t>
+                <w:t xml:space="preserve">Alexandre Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 2026, [7 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesure et démesure des soins critiques ou comment réanimer en Anthropocène ? [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Simon Pugliesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37051/mir-34-002123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rapport au savoir en Anthropocène entre problématisation et coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/148mo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05129212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux d’une conceptualisation éducative de l’Anthropocène à partir des ruptures biogéophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13l6h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13l6h⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05129215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Edgeworth et al. (2024): The Anthropocene Is a Time Interval, and More Besides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zalasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J Head</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin N Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Summerhayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth's Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (9), pp.e2024EF005612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024ef005612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05301010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Anthropocene: 101 Questions and Answers for Understanding the Human Impact on the Global Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (3), pp.181-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/732069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dating the Dawn of the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paragrana - Internationale Zeitschrift für Historische Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/para-2024-0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emancipation and his limits in the Anthropocene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vierteljahrschrift für wissenschaftliche Pädagogik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05133413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convivialism as a political philosophy ofeducation in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paragrana - Internationale Zeitschrift für Historische Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.105-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Greta Thunberg du Le grand livre du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12yxe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reply to Edgeworth et al. 2024: The Anthropocene is a time interval, and more besides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zalasiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin James Head</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Peter Summerhayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/732069⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/essoar.173499093.30979062/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Claire Latil. Le paradigme pour penser l’éducation aujourd’hui ? La rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champs culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.14-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pensée convivialiste d’une éducation politique en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.105-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/121bz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Anthropocène : un outil conceptuel pour interpeller le code civil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barnosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Supplément au n°50, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emancipation and its limits in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vierteljahrsschrift für Wissenschaftliche Pädagogik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/25890581-10003007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle épistémologie pour l'Anthropocène ? Les sciences de l'éducation et de la formation face à l'avenir Dossiers de l'éducation -Épistémologies alternatives Les dossiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Popo-E-Popo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From resonance to transformation of the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235, pp.169-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.235.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond rupture, interstice and reform. Searching for nuance in the portrayal of engagement for social and ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Russi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-023-05568-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la résonance à la transformation du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, pp.169-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle épistémologie de l’Anthropocène ? Les sciences de l’éducation et de la formation face à l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Popo-E-Popo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(entretien avec) Relire L'Odyssée à l'aune de l'Anthropocène Des paroles de courage et d'intelligence pour nourrir notre espérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oui tout menace de s’effondrer. Mais nous ne manquons pas de ressource ; l’éducation est l’une d’elles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance, résonance – Apprendre à changer le monde avec Hartmut Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04275928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la complexité de l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, COMPLEXITÉ ET ANTHROPOCÈNE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation en 2050 : entre numérique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier, n°69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oui tout menace de s’effondrer. Mais nous ne manquons pas de ressource ; l’éducation est l’une d’elles. (entretien avec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Does the Anthropocene Hold for Citizenship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vierteljahrsschrift für Wissenschaftliche Pädagogik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (4), pp.431-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/25890581-09703063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il un sujet en éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la résonance à la transformation du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 235 (5), pp.169-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.235.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From resonance to transformation of the World.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complexité. Approches systémiques et transdisciplinaires de l’Anthropocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire L’Odyssée à l’aune de l’Anthropocène Des paroles de courage et d’intelligence pour nourrir notre espérance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émancipation et ses limites en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (2), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.070.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trahison de l’école ? De l’Anthropocène à la Cité retrouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’Éthique Professionnelle en Philosophie et en Éducation. Études et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire L’Odyssée à l’aune de l’Anthropocène Des paroles de courage et d’intelligence pour nourrir notre espérance (entretien avec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique, utopia and resistance: three functions of pedagogy of resonance in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vierteljahrsschrift für Wissenschaftliche Pädagogik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (2), pp.202-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/25890581-09703042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise écologique : L’éducation permet de changer le monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Heuvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Croix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://www.la-croix.com/Debats/Crise-ecologique-Leducation-permet-changer-monde-2021-11-17-1201185551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortons du piège qui veut opposer les jeunes “irresponsables“ et les anciens “victimes“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a t-il un sujet dans l'éducation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.126-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">invité du Regard sur l’info par Thomas Snégaroff, le 27 juin 2021, https://www.francetvinfo.fr/replay-radio/regard-sur-l-info/regard-sur-l-info-nathanael-wallenhorst-la-mutation-humaine-ne-sera-pas-transhumaniste-elle-sera-politique_4661903.html</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pédagogies pour vivre en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (1), pp.48-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.101.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éducation convivialiste en Anthropocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://blogs.mediapart.fr/les-convivialistes/blog/161121/pour-une-education-convivialiste-en-anthropocene</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension Gorz, A. (2020). Leur écologie et la nôtre. Paris : Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03066839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise écologique : l’éducation permet de changer le monde (et al.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Croix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments pour penser l’éducation en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudato Si et Fratelli tutti comme provocation pour penser une éducation politique à la fraternité universelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educatio - La revue scientifique des pédagogies chrétiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soit nous éduquons nous enfants à ce qu’est l’Anthropocène, soit nous renonçons à l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marianne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://www.marianne.net/agora/tribunes-libres/soit-nous-eduquons-nos-enfants-a-ce-quest-lanthropocene-soit-nous-renoncons-a-lavenir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La datation de l’entrée dans l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.11539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Si on attaque le climat, on ouvre la porte au désastre» interview par Philippe Escale, 3 octobre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous voulons un autre monde, et nous le voulons maintenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://www.liberation.fr/debats/2021/01/01/nathanael-wallenhorst-nous-voulons-un-autre-monde-et-nous-le-voulons-maintenant_1810100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview par Véronique Thyberghien, le 15 décembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à l’heure de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4280.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">invité des Matins d’été par Chloë Cambreling, « Réchauffement climatique, de la transition à la mutation », le 18 août 2021, https://www.franceculture.fr/emissions/linvitee-des-matins/agir-pour-le-vivant-avec-marie-toussaint-et-nathanael-wallenhorst.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">franceculture.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode et le chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer en Anthropocène : un paradigme éducatif à construire pour le 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Éduquer en Anthropocène, 23, [23 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.11527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Notre défi : prendre acte des limites de la Terre », interview par Caroline Dejean, le 30 juin 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Le pire n’est pas certain de Catherine et Raphaël Larrère, Paris, Premier Parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’idée d’humanité comme puissance de la nature à la mise en représentation de l’Anthropocène dans les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.10116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview de Renaud Hétier et Nathanaël Wallenhorst par Véronique Thyberghien, le 27 septembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Repenser la démocratie face à la menace climatique », novembre-décembre 2021, pp. 56-65.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagine demain le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enfance résonante ou le droit du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfeap.011.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">invité de l’émission Etre et savoir par Louise Tourret, « COP 26 : l’éducation face au réchauffement climatique », le 25 octobre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">franceculture.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éducation convivialiste en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes ont tort de ne pas vouloir d’enfants pour des raisons écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Croix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire L’Odyssée à l’aune de l’Anthropocène Des paroles de courage et d’intelligence pour nourrir notre espérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The COVID-19 Pandemic: A Reflection of the Human Adventure in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paragrana - Internationale Zeitschrift für Historische Anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (1), pp.177-190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/para-2024-0014⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/para-2021-0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement : et si on revoyait les programmes du collège et du lycée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vierteljahrschrift für wissenschaftliche Pädagogik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">L'Obs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://www.nouvelobs.com/education/20210111.OBS38677/tribune-environnement-et-si-on-revoyait-les-programmes-du-college-et-du-lycee.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Anthropocène, une nouvelle approche de notre relation à l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paragrana - Internationale Zeitschrift für Historische Anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.105-122</w:t>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 391, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jan Zalasiewicz</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récits politiques de l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Theviot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22541/essoar.173499093.30979062/v1⟩</w:t>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (77), pp.5-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.077.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisons de cette crise sanitaire l’occasion de renforcer la vitalité de notre démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Auteurs Collectifs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Supplément au n°50, pp.13-16</w:t>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel type de citoyenneté en Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champs culturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), pp.45-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.058.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Prouteau</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une citoyenneté de seconde classe ? N’ayons pas peur des mots!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/121bz⟩</w:t>
+              <w:t xml:space="preserve">Bildungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25539/bildungsforschun.v1i17.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations de l'Anthropocène et anthropologies politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erle Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vierteljahrsschrift für Wissenschaftliche Pädagogik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30965/25890581-10003007⟩</w:t>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.35-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.077.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Sauver la nuit de Samuel Challéat au éditions Premier parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, pp.169-191</w:t>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension des Conspirateurs du silence de Marilyn Maeso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48</w:t>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gare à la rhinocérite ! Des contagions virales aux contagions idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Socialter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Enlivenment comme éducation en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...237 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 2020/1 (5), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lpe.005.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de covid-19 : une maladie écologique et politique de l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 235</w:t>
+              <w:t xml:space="preserve">lapenseeecologique.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Rosa, sociologue allemand père du concept de “résonance“ (entretien de Nathanaël Wallenhorst par Matthieu Giroux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, COMPLEXITÉ ET ANTHROPOCÈNE</w:t>
+              <w:t xml:space="preserve">Marianne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education à la citoyenneté terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dossier, n°69</w:t>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un front convivial face à l’hubris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée écologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225 (4), pp.141-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.225.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels fondements pour construire des politiques de l’Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée écologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 77 (1), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.077.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...1094 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Générations collapsonautes – Naviguer par temps d’effondrement de Yves Citton et Jacopo Rasmi au Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.63-73. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Cultiver l’attention et le care en éducation de Renaud Hétier aux PUHR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">franceculture.fr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guy Lapostolle</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Les communs, un nouveau regard sur l’économie sociale et solidaire ? de C. Ferraton et D. Vallade aux PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse croisée de l'activité : déplacements et effets de connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cocandeau-Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christoph Wulf</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225 (4), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.225.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Manuel de la grande transition dirigé par C. Renouard, R. Beau, C. Goupil, C. Koenig, Paris, LLL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito - Enjeux de l'explicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Rosa, sociologue allemand père du concept de &amp;quot;résonance&amp;quot; (entretien de Nathanaël Wallenhorst par Matthieu Giroux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marianne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croisement des savoirs et recherches coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Le Mouillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-il encore temps d'éduquer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.058.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un avenir convivialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.371.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de L’âge productiviste de Serge Audier à La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement face à l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Trocquenet-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La victime émissaire dans l’hypermodernité [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Victime émissaire dans l'hypermodernité, 20, [20 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Faire campagne sur internet d’Anaïs Theviot aux Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'accélération à la résonance (entretien avec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autoformation comme attention à l'existence et l'oeuvre de Bernard Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accélération : opportunité ou inopportunité pour quels apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215, pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Pédagogie de l’intelligence de A. de la Garanderie chez Bayard, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre ensemble une citoyenneté existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bildungsforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 1, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25539/bildungsforschun.v0i1.221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alix Garnier</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il est grand temps de rallumer les étoiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Poché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise Martinez</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de (A)prendre ou à laisser de Jean-Pierre Gaté chez L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Bildung à la citoyenneté existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hors-série 9 (5), pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.hs09.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à écouter le monde (entretien avec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.19-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous n'avons pas fini d'apprendre!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25539/bildungsforschun.v0i1.214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décélérer pour accueillir celui qui vient dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de L’humain et ses préfixes – Une encyclopédie du transhumanisme et du posthumanisme, de G. Hottois, J.-N. Missa, L. Perbal, (dir.), chez Vrin, 2015 ; et du Guide des Humanités environnementales, de A. Choné, I. Hajek, P. Hamman, aux Presses Universitaires du Septentrion, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer ensemble la résonance au monde (entretien avec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25539/bildungsforschun.v0i1.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer les expériences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de la comparaison des expériences scolaires – Vers une éducation comparée in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.103-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets paradoxaux des pratiques numériques sur les transformations du travail dans un pôle de CHU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.034.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du Choix du pire de D. Bourg et C. Lepage aux PUF, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pédagogie de l'engagement face à la désorientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.1138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de La vie scolaire sous la direction de Jean-Yves Robin et Gerald Houdeville aux éditions Chronique Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique et éducation en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.062.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de La culture de l’autre et Edward W. Said l’humaniste radical de Fred Poché aux éditions Chronique Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté existentielle et reconfiguration du politique - Les pratiques écologiques de deux jeunes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.1967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émancipation éducative comme posture paradoxale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Éduquer en Anthropocène, 23, [23 p.]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.11527⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.2554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Cécile Renouard</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitesse et politique : accélérer ou décélérer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Croix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.064.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre le monde ou apprendre à vivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socialter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...415 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Dictionnaire de la pensée écologique dirigé par Dominique Bourg et Alain Papaux aux PUF, collection Quadrige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...2549 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Logiques de projet, logiques de profit de Jean-Pierre Boutinet et Jean-Pierre Bréchet aux éditions Chronique sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de A-t-on encore le droit d’être fragile ? de Fred Poché aux édition Chronique Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...1786 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de La pensée écologique – Une anthologie de Dominique Bourg et Augustin Fragnière aux PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de L’avenir du communisme de Maurice Bellet aux éditions Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemins de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté et centralité de l'école dans la vie des lycéens français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemins de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21, pp.19-31</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...446 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation pédagogique et figure de l'enseignant - Comparaison franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17, pp.103-123</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...1300 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03019385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indispensable expérience vécue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03021524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France-Allemagne, des logiques différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03021527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (87)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance et l’écologie intégrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existe-il un mode de gouvernance chrétien? Quels rôles pour les principes de la pensée sociale chrétienne dans une telle question?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de l’ATEM Association des théologiennes et théologiens moralistes, Aug 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de l’éducation dans le contexte de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiations au regard de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole pédagogique du Valais, Sep 2025, Valais, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance, résonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hartmut Rosa : Accélération, résonance et énergies sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerisy, Aug 2025, Cerisy-La-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical theory for the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paradigms in the Anthropocene, from problems to pathways, from hybris to conviviality, and from Fish to Aquarius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrije Universiteit, Jan 2025, Amsterdam, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confidence and the future in the age of the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inspiring Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACISE, Apr 2024, Lublin (POL), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ruptures de l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociologie critique au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marianne Celka, Nov 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation politique à l’époque de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Former-Informer-Transformer en Anthropocène ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférencier invité au colloque organisé par le GRICE à Louvain (Belgique) (Groupe de recherche interdisciplinaire sur la crise écologique), Université de Louvain-La-Neuve, Apr 2024, Louvain-La-Neuve - Belgique, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politicizing sobriety in the epoch of the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invite lors du colloque international « Transdisciplinarity research for a healthy planet »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Feb 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflexionen über Bildung im Anthropozän</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité par le DGfE Kongress 2024, « Krise und Transformation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin-Luther-Universität, Mar 2024, Halle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming One Planetary – Time and Space in the Anthropocene (Organisation de ce symposium international)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Becoming One Planetary - Time and Space in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l'Ouest, Jul 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’éducation à l’époque de l’Anthropocène. Critique, résistance, utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité lors du XXXIème colloque de l’AFIRSE, « Apprentissage, diversité et équité : la recherche en éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Educaçao, Universidade de Lisboa, Feb 2024, Lisbon (Portugal), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en anthropocène : questionnement du droit de l’environnement au regard des droits de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le droit en anthropocène : questionnement du droit de l’environnement au regard des droits de la nature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg et par la Société Française pour le Droit de l’Environnement pour le colloque international, Oct 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« 1804-2024 : quel Code civil à l’heure de l’Anthropocène ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universités Paris 1 Panthéon-Sorbonne (IRJS), Paris-Dauphine PSL et Aix-Marseille, Cour de Cassation, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiring Trust Despite the Anthropocene. Knowledge, Thought, Belief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité au congrès de l’ACISE à Lublin (Pologne) « Inspiring Trust »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katholic University Lublin, Apr 2024, Lublin, Poland, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage, diversité et équité : la recherche en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprentissage, diversité et équité : la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIème colloque de l’AFIRSE, Feb 2024, Lisbone, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking education in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wisdom and the Future of Global Education Transformation in Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, East China Normal University, Sep 2024, ShangHai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceiving education on the basis of the biogeophysical ruptures of the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité au colloque international "Wisdom and the Future of Global Education Transformation in Anthropocene"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, East China Normal University, Sep 2024, Shanghai (Chine), China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système Terre en 2024 : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité lors du Colloque interdisciplinaire organisé par ECOJEU, « Etre jeune sur une planète en crise : écoanxiété, solastalgie et traumatisme climatique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Mar 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation politique à l'époque de l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de recherche interdisciplinaire sur la crise écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire sur la crise écologique, Apr 2024, Louvain La Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de l’éducation à l’époque de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie et Anthropocène ? Nouveaux enjeux, nouveaux parcours, en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système Terre en 2023 : entre savoirs scientifiques et émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité lors des journées scientifiques « Les arts : un levier pédagogique pour se relier au vivant ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agro Campus Ouest, Dec 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epistémologie et méthodologie d’un travail sur l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Retour de terrain et méthodologies SHS en recherche-création »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l'Ouest, Nov 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l’ouvrage Vortex – Faire face à l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de philosophie de l’éducation du CREN animé par Céline Chauvigné et Michel Fabre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Oct 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Anthropocène au convivialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque « Marcel Mauss, figure inspirante pour penser l’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Nov 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer en Anthropocène : un nouveau regard sur les vulnérabilités. Séminaire Profeor. 21 janvier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer en Anthropocène : un nouveau regard sur les vulnérabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Educação e Contemporaneidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDUCON, Sep 2022, Brasilia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire chanter la Terre et le monde en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque UDESCA L’avenir – Critique, résistance, utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologie du numérique. Réseau Canopé. PACA. 23 novembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau canopé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, PACA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaire interculturalité. Université de Haute Alsace, Mulhouse. 9 décembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils de la transformation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral. Université Paris 8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation – L’aventure humaine ne fait que commencer. Colloque de la Sofphied, Nantes. 17 juin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Sofphied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer en Anthropocène : un nouveau récit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Crise climatique, crise sanitaire : une crise de la communication ? Espace éthique île de France et Sorbonne université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer en Anthropocène. Université d’été des Savanturiers. CRI, Paris. 8 juillet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été des Savanturiers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation – L’aventure humaine ne fait que commencer. Les RDV du LIRFE « Eduquer en Anthropocène ». UCO, 20 septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les RDV du LIRFE « Eduquer en Anthropocène ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits politiques de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eduquer en Anthropo(s)cène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Webinaire de lancement du MOOC « L’éducation en Anthropocène » avec François Taddei et Ange Ansour. Les Savanturiers, 3 novembre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Savanturiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si nous devenions des cyborgs ? Une anthropologie politique par-delà les dominations et les dualismes. Colloque « Numérique : vers un nouveau réel ? ». UCO. 26 novembre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Numérique : vers un nouveau réel ? ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle boussole pour l’éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNESCO, CCIC, Métamorphose du monde : jusqu’où l’Homme peut-il changer l’humain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Anthropocène. Ecole d’architecture de Nancy. 22 novembre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer en Anthropocène. Conférence d’ouverture. Congrès de l’AFIRSE. Campus Condorcet, Paris. 11 novembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation à l'heure de l'Anthroopocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance ou résonance ? Comment apprendre à changer le monde en Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Outdoor education : une pédagogie du rapport au monde », Haute école pédagogique du canton de Vaud, Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique, résistance, utopie : les trois fonctions d’une pédagogie de la résonance en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lors du cycle d’études doctorales de l’Institut Supérieur de Pédagogie de l’ICP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de philosophie du CREN, Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coup d’éclat du bref, Journée d’étude, Université d’Angers / UCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coup d’éclat du bref, Journée d’étude, Université d’Angers / UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de Cerisy « Humains, animaux, nature : quelle éthique des vertus pour le monde qui vient ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education in Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Forum Educational Anthropology in Comparative Perspective : Performance, Mimesis and Ritual, East China Normal University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ruptures de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Ruptures » - UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation en Anthropocène – Entre prométhéisme et postprométhéisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’AREF, Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et transhumanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coatanéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convergences - UCO Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser l’Anthropocène : est-ce possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19 minutes chrono - UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation du symposium &amp;quot;Recherches coopératives, intervention et analyse de l’activité&amp;quot; (8 communications)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Le Mouillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Les sciences humaines et sociales à l’épreuve du terrain : Logique d’enquête, approches narratives, et dynamiques coopératives depuis l’école de Chicago, Université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsable et animateur de la table ronde « Puissance technologique et enjeux sociétaux » (interventions de Pr Parizeau, Dr Alexandre, Pr Magnin, Pr Desgranchamps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Puissance technologiques et éthique de la finitude humaine », Centre Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouveler l’art de vivre versus apprendre à mourir et apprendre à vivre ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lors de la leçon inaugurale de l’Institut Supérieur de Pédagogie de l’ICP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparer l’avenir par l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université du Savoir Partagé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Château-Gontier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école de Chicago, l’école de Francfort et l’intervention psychosociologique d’orientation analytique : les utilisations politiques de la parole des sujets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Les sciences humaines et sociales à l’épreuve du terrain : Logique d’enquête, approches narratives, et dynamiques coopératives depuis l’école de Chicago, Université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi cette expérience de recherche à la frontière de l’action, de la formation et de l’intervention se nourrit des apports de l’école de Chicago et de l’école de Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cocandeau-Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Desfontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Les sciences humaines et sociales à l’épreuve du terrain – Logiques d’enquête, approches narratives et dynamiques coopératives depuis l’école de Chicago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais, Nov 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsable et animateur de la table ronde « Ethique de la finitude humaine » (interventions de Pr Capelle-Dumont, Dr de Lauzun, Pr Dibi, Rancé, de Guényveau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Puissance technologiques et éthique de la finitude humaine », Centre Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer l’homme augmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Quel monde voulons-nous construire ensemble ? » - UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparer l’avenir par l’éducation : permanences et mutations anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Quel monde voulons-nous construire ensemble ? » - UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant lors de la table ronde « Quelles visions d’avenir ? » en présence de Pr Dominique Bourg, Bertrand Hériard-Dubreuil, Pr Eléna Lasida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de l’ATEM « Le défi écologique : vers de nouveaux chemins éthiques », UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème Colloque international ACISE « Eduquer : mutation et permanences - UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terminus, tout le monde descend ?! Des transhumains en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Voyage et Formation de Soi » – Université de Rennes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant de la conférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Révolution numérique, transhumanisme, et devenir humain » prononcée par Pr Thierry Magnin - UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsable de la journée d'étude (6 communicants).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’éducation face au transhumanisme » – UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant lors de la table ronde « De l’autodidaxie au Big data : continuité et ruptures des pratiques d’autoformation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque pour l’autoformation – UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant et organisateur de la conférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Quel avenir pour la planète ? quel avenir pour l’humanité ? » prononcée par Pr Dominique Bourg - UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pensées politiques des théories transhumanistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’éducation face au transhumanisme » - UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsable du symposium « Apprendre ensemble entre les générations : première et seconde moitié de la vie adulte » (8 communicants).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque pour l’autoformation – UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant lors de la table ronde « Autour de l’œuvre de Bernard Honoré »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque pour l’autoformation – UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant de la conférence de Pr Laurent de Sutter « Accélérer le “postcapitalisme“ ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque pour l’autoformation – UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview de Pr Hartmut Rosa « Accélération et attention en tension »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque pour l’autoformation – UCO.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accélération : opportunité ou inopportunité pour quels apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « A la recherche du temps » - ESCP Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport au savoir à l’Université – Des étudiants aux enseignants-chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans le cadre du symposium « Le rapport au savoir dans l’enseignement supérieur » du congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression du désaccord dans la classe – Eléments pour une anthropologie politique de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La valeur du désaccord » - UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du déclassement dans l’expérience juvénile à une éducation au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Recherche de l’excellence, obsession de l’accélération et hantise du déclassement, pour quel type d’autonomie ? Confrontation des pratiques et des recherches » - UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement éducatif et singularité des parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Exigence d’excellence et hantise du déclassement, UCO, Faculté des Sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Docteurs et formateurs : l’enjeu de la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Reconnaissance du doctorat en Sciences humaines et sociales en milieu professionnel », CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du sens dans l’orientation des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l’UDAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lycéens entre la France et l’Allemagne. Education informelle, mobilité géographique et mobilité psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Academic Mobility : Crossed perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Turku, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école en France et en Allemagne, Expériences scolaires et systèmes éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Biennale internationale de l’éducation et de la formation, Débats sur les recherches et les innovations, organisé par l’INRP et l’APRIEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médiateurs jeunesse de l’OFAJ : entre immobilisé et mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire International d'Éducation et Analyse Institutionnelle « Analyse institutionnelle, éducation interculturelle et utopie : Quelle espérance pour le monde d’aujourd’hui ? », Paris 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d’une pensée et expérience de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lors du Xème congrès international d’interculturalité, Xème congrès international d’interculturalité « Recherche Interculturelle : partage de cultures et partages de savoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Alger, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lycéens entre la France et l’Allemagne. Expérience scolaire et expérience interculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème congrès international d’interculturalité « Recherche Interculturelle : partage de cultures et partages de savoirs », ARIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Alger, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage et transformation des adolescents lors d'un échange scolaire de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Biennale de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des expériences scolaires françaises et allemandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème congrès international d’actualité de la recherche en éducation et en formation, CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’expérience scolaire dans l’échange franco-allemand Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Les échanges de longue durée de jeunes : quelles recherches (méthodologiques, résultats, projets) ? », Paris 8 et Paris 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d’une pensée et expérience de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée doctorants et jeunes chercheurs du 5ème congrès international d’actualité de la recherche en éducation et en formation, CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (87)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview par Timothée Fillon, Nouvelle époque géologique, nouvelle éducation, Revue Eduquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://ligue-enseignement.be/education-enseignement/articles/dossier/nouvelle-epoque-geologique-nouvelle-education-entretien-avec-nathanael-wallenhorst</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que l’on sait de l’emballement climatique, invité de Quentin Lafaye, « Question du soir », France Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.radiofrance.fr/franceculture/podcasts/questions-du-soir-l-idee/ce-que-l-on-sait-de-l-emballement-climatique-7498028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Anthropocène, un objet frontière qui signifie plus qu’une tranche de temps géologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grinevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://theconversation.com/lanthropocene-un-objet-frontiere-qui-signifie-plus-quune-tranche-de-temps-geologique-240820</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epistémologies des questions éducatives à l’époque de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, Etudes critiques en éducation et émancipation sociale, séminaire animé par Irène Peireira, en ligne, Université de Rouen Normandie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un état des lieux du système Terre à une transition écologique juste. Pensons ensemble ce que serait une transition écologique juste, fondée en droit, qui diminue les inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.Transition écologique juste et travail social, CNFTP, Angers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Anthropocène. Invitation par l’Ambassade de France au Pays Bas et l’institut français dans le cadre de la Nuit des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview par B. Lebouvier, &amp;quot;L’EPS dans l’Anthropocène?&amp;quot; pour la revue professionnelle Contrepied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview de Maxime Ollivier et Descamps Tanguy lors de la conférence « Vivre avec l’écolucidité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, dans le cadre du cycle de conférences « Changement climatique et espérance éducative », UCO, Angers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview de Laurent Testot lors de la conférence « Tout comprendre sur le climat et le phénomène El Nino »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, dans le cadre du cycle de conférences « Changement climatique et espérance éducative », UCO, Angers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du travail aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.Congrès national de l’APPEL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, Cinémathèque centrale de l’enseignement public, Direction des bibliothèques universitaires, Sorbonne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’éducation en Anthropocène. Les communs pédagogiques, en ligne, autour des enjeux de la classe dehors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’éducation à l’époque de l’Anthropocène. Conférence lors du cycle de conférences en sciences de l’éducation de l’Institut catholique de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence de la relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.Congrès national du Sneel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de l’éducation en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, Campus de la transition, auprès des enseignants-chercheurs de CY Cergy Paris Université</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.Ecole Centrale Marseille Méditerranée, Marseille</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview par Thomas Gauthier. #42 Nathanaël Wallenhorst – Eduquer en Anthropocène. Interview pour le podcast Remarquables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://open.spotify.com/episode/2TyCs4jT0wf2Znb6eMGb98?si=3ccb6cdb2a184a8d</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système Terre en 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.Conférence d’ouverture du congrès Tech4climate, Paris, 13 juin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’éducation à l’époque de l’Anthropocène. UFCV, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes-nous entrés dans l’Anthropocène ? Episode du podcast The big shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://www.thebigshift.fr/episode/sommes-nous-entres-dans-anthropocene-nathanael-wallenhorst</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il encore faire des gosses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, Intervention dans le cadre du cycle de conférences « Changement climatique et espérance éducative », Angers, UCO</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à et en Anthropocène, impacts et opportunités pour les métiers de la formation. A destination des responsables administratifs et enseignants-chercheurs de l’université de Rennes, Université de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des lieux du système Terre en 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, Conférence pour des cadres de la fonction publique. CNFTP, Angers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux d’une anthropologie de l’éducation à l’époque de l’Anthropocène. Conférence pour les directeurs diocésains de l’enseignement catholique à la demande du Secrétariat général de l’enseignement catholique, Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre l’Anthropocène, Végépolys, Maison du végétal, Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profession de la leçon inaugurale de la rentrée solennelle de l’Institut Catholique de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réchauffement climatique : attention aux enseignements trompeurs dès le lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, p.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sauvera la planète ? Les technocrates, les autocrates ou les démocrates, Les Napoléons, Val d’Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressorts de l’action bioclimatique. Convention des entreprises pour le climat, Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vortex. Faire face à l’Anthropocène. Les cafés collapse, Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir à la hauteur des enjeux en Anthropocène. Conférence pour les directeurs de service de la communauté de communes du Mans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pédagogie de la résonance en Anthropocène. Conférence pour les membres du réseau d’ingénieurs de l’école supérieure Builders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir à la hauteur des enjeux. Coup de pates, Bussy-St-Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer en Anthropocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, Conférence à la demande de l’IREPS Auvergne-Rhône-Alpes et du Réseau régional d’éducation à l’environnement et au développement durable, lors des Rencontres Régionales de l’Education et promotion de la Santé Environnement, GRAINE, Valence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressorts de l’action bioclimatique. Convention des entreprises pour le climat, Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir à la hauteur des enjeux, à partir des savoirs bioclimatiques de l’Anthropocène, AFM (Association Familiale Mulliez) (Auchan, Décathlon, Norauto, Kiabi, Alinéa, Leroy-Merlin), Asnière sur Oise - Abbaye de Royaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'Anthropocène fournit un cadre opératoire pour réorienter radicalement les politiques publiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des lieux du système Terre et définition de l’Anthropocène. Conférence pour les enseignants et chefs d’établissement de l’enseignement catholique de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de Vortex – Faire face à l’Anthropocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites planétaires : quel rôle joue l’homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, Dans le cadre de « 2050 : quel monde pour nos enfants ? » Organisé par Demain Vendée, L’Hebergement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’éducation à l’époque de l’Anthropocène, ISFEC de Paris, St Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il arrêter de faire des enfants ? Théâtre Mogador, Paris, Usbek et Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’éducation à l’époque de l’Anthropocène, Festival de la décroissance, Saint Maixent L’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macron, le youtubeur qui voulait sauver la planète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservateurs et progressistes peuvent s'allier dans la lutte contre le changement climatique liberticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécheresse : ne confondons pas météo et climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragiles par nature ou par démesure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.Passage Sainte Croix, Nantes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des lieux du système Terre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, Conférence pour des cadres de la fonction publique à la demande du CNAM. Le Mans</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freins et blocages sociétaux relatifs à l’éducation à l’environnement. Direction CEN, Centre Val de Loire, Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation en Anthropocène, Ecole Nationale des Sciences Géographiques, Champ-sur-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#E67. Construire des utopies mobilisatrices. Interview pour le podcast Nouvelle conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://lnns.co/4ANZxLB5nFQ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un gouvernement requalifie la citoyenneté en écoterrorisme, c'est la démocratie qui s'étiole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Macron joue avec la planète Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressorts de l’action bioclimatique. Convention des entreprises pour le climat, Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs bioclimatiques à l’école – Analyse de films des années 70. Bibliothèque de La Sorbonne. Université Paris Panthéon Assas, La Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir à la hauteur des enjeux bioclimatiques. Mouvement chrétien des cadres et dirigeants, Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérer avec les écosystèmes, Convention des Entreprises pour le Climat, Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter le monde au 21ème siècle, Académie du climat, Mairie de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rising to the challenges of the Anthropocene. AXA Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs bioclimatiques de l’Anthropocène au sein des programmes scolaires. Audition par le Conseil scientifique de l’Education Nationale, Groupe de travail 10, Université Paris Panthéon Assas, La Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer en Anthropocène. Conférence pour les chefs d’établissement du 2nd degré de l’enseignement catholique de Sartre et de Mayenne, Domaine de Roiffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récits politiques de l’Anthropocène. Université de la citoyenneté écologique. Comité français pour le développement durable (comité 21). Ancenis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sauvera la planète ? Le pingouin alternatif, Arthèz-de-Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école de demain et le changement de posture des éducateurs, Regroupement des groupes scolaires d’Armentières, Armentières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Anthropocène et ses récits. Festival de Montmorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer en Anthropocène, Journée PACTE, Ecole Nationale Supérieure de Chimie de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence de rentrée pour les 1500 L1 de l’UCO à Angers autour de la transition écologique avec Catherine Larrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde de clôture du forum séisme organisés pour les étudiants de l’agglomération de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre à Emmanuel Macron sur l’état de la planète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonte de la mer de glace : Chamonix désinforme les touristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macron ou l’écologie fabulée sur YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sauvera la planète ? Avec Nathanaël Wallenhorst, Invité de « Et maintenant ? La grande transition » par Alöis Le Noan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://podcasts.apple.com/fr/podcast/et-maintenant-la-grande-transition/id1616684722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Replacer les savoirs scientifiques au cœur des décisions politiques, Figaro télé, 8 décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://twitter.com/Le_Figaro/status/1733229301674197358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la Terre pour changer le monde, Conférence de rentrée pour les L1 du campus, UCO Bretagne Sud, Vannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir à la hauteur des enjeux. Chaire industrielles TREND(S), Université de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vortex. Faire face à l’Anthropocène. Médiathèque de Mûrs-Erigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04545714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sobriété peut-elle être désirable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France culture, Arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l’impuissance citoyenne, penser une démocratie de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récits politiques et poétiques du combat climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l’enjeu climatique, nos universités ont une responsabilité majeure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique est devenue folle en perdant le sens de l’avenir : les jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouard, C. Beau, R., Goupil, C., Koenig, C. (dir.), 2020, Manuel de la grande transition, (participation à la rédaction de ce manuel avec 70 chercheurs), Paris, LLL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationale convivialiste, Second manifeste convivialiste, Paris, Actes Sud (avec 300 chercheurs). (Signataire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internationale Convivialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomination dans le cadre du Prix &amp;quot;Environnement 2019&amp;quot; - Véolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et transhumanisme [conférence]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coatanéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refonder l'école (audiolivre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du sens dans l’orientation des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (99)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface tome 1 : Enseigner le management en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Laval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les managers en Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05423215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking about Engineering Education: Between Bildung and Citizenship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anders Buch; Steen Hyldgaard Christensen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildung for Engineering Education and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Springer Nature Switzerland, pp.73-91, 2025, Philosophy of Engineering and Technology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-86581-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05133521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Anthropocene: A Paradoxical Approach to Rupture, to Continually Open Up the Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Bohle; Cornelia E. Nauen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cross-Disciplinary Dialogues with the Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.285-311, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-97445-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The individual in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Mutabazi; Nathanaël Wallenhorst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second-Class Citizenship: Sociological Analyses and Educational Remedies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.261-279, 2025, 978-3-031-82844-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82844-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Estève; Sylvie Ollitrault; Amandine Orsini; Simon Persico; Bruno Villalba; Mathilde Allain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.44-50, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rien de nouveau sous le soleil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Chauvigné; Michel Fabre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropocène et éducation : Repère pour un monde incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.21-26, 2024, 979-10-240-1805-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The political and intercultural challenges of education in the Anthropocene: Service-Learning as one possible response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time and Space in the Anthropocene.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pragrana, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dating Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.349-357, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25910-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Critical Education: We Are Not Separate from the Earth – We are the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.361-382, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brossard Børhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Federau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedagogy of the Anthropocene Epoch for a Great Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-6, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39366-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weathering the Storm of the Contemporary Anthropological krisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.207-234, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.63-78, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educating to Change the World in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.407-418, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enlivenment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.739-742, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25910-4_119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levers to Operate in Order to Practice a Transition Pedagogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brossard Børhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Federau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedagogy of the Anthropocene Epoch for a Great Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.39-53, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39366-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Emergence of the Anthropocene, an Astonishing Revelation of the Human Condition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Education in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.23-36, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40021-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Adventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.765-769, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25910-4_124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convivialism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1413-1417, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25910-4_230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epistemology, Sciences and Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Nature. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-312, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the (Augmented) Individual to a Post-Promethean ‘Between-Us’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.235-262, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Political Ambiguities Surrounding the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.97-115, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Practical Tools and Methods to Carry Out Transition Pedagogy in Higher Education Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brossard Børhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Federau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedagogy of the Anthropocene Epoch for a Great Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.177-192, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39366-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Human Condition to the Human Adventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.263-290, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foundations of a Critical Theory for the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-59, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The planet: caught between biogeophysical knowledge and the uncertainty of our adventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Nature. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-7, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Societies Caught between Prometheanism and Post-prometheanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human beings: bridging nature and culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Nature. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.701-706, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The profound changes in the long term: Education, Learning, and Socialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Nature. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1033-1038, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.771-775, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25910-4_125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educate for the Transition by Connecting Head, Heart, Body – An Educational Vision for the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brossard Børhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Federau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedagogy of the Anthropocene Epoch for a Great Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.25-38, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39366-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique, Utopia and Resistance: Three Functions of a Pedagogy of ‘Resonance’ in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Education in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.217-225, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40021-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Notion of Planetary Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.79-95, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Does the Anthropocene Hold for Citizenship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Education in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.157-168, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40021-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion: Education Awaits Us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Nature. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political education for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-273, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of the Anthropocene into the Citizen Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.141-179, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning difficulties in a French rural college Difficulties, representations, remedies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School, family and community against early school leaving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782807618923</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking Into Account Cognitive Biases to Implement an Adapted Transition Pedagogy: Interview with Thibaud Griessinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brossard Børhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Federau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedagogy of the Anthropocene Epoch for a Great Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.75-81, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39366-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence and Peace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Nature. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1465-1469, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo Oeconomicus, Homo Collectivus and Homo Religatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.755-759, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25910-4_122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropocene, the Concept of the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Nature. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfecting the Imperfectable: Historical Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Societies caught between prometheism and post-prometheism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Nature. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1077-1087, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning difficulties in a French rural secondary school. Difficulties, representations, remedies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School, family and community against early school leaving. International perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Convivial Citizenship in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.293-332, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilient Education: Dealing with Nascent Hybris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.333-360, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rien de nouveau sous le soleil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropocène et éducation. Repère pour un monde incertain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopian Education: Earth and the World Speak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.383-405, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Idea of an Anthropological Shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.183-206, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions of Political Action in the Anthropocene: Between Prometheism and Post-Prometheism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.117-140, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1383-1386, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25910-4_225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 12: What does the Anthropocene hold for citizenship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Education in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.157-168, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Few Avenues to Support the Actors Concerned in the Transformation of Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brossard Børhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Federau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedagogy of the Anthropocene Epoch for a Great Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.211-217, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39366-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educational Contextualization: How Does Higher Education Face the Ecological Challenge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brossard Børhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Federau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedagogy of the Anthropocene Epoch for a Great Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.9-24, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39366-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Political Education in the Anthropocene: A Metamorphosis to Sustain the Human Adventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Education in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40021-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coup d’éclat du bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rien de nouveau sous le soleil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eduquer dans un monde incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire chanter la Terre et le monde en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Cholvy; David Doat; Pascal Marin; Tanguy-Marie Pouliquen; Nathanaël Wallenhorst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir. Critique, résistance, utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-8076-1637-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting embodiment through education in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning Bodies – Tact, Emotion, Performance. A European Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave MacMillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-37, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-93001-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning difficulties in a French rural college Difficulties, representations, remedies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ouvrage dirigé par Mutabazi et Khazanzianova, Peter Lang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture - Une mutation anthropologique pour donner ses chances à l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cholvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Cholvy, David Doat, Pascal Marin, Tanguy-Marie Pouliquen, Nathanaël Wallenhorst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir: critique, résistance, utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-12, 2022, Anthropocene / Anthropocène / Anthropozän, 9782807616387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b19242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de la COVID-19 : une maladie écologique et politique de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covid-19, approches de droit public et de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du déclassement dans l’expérience juvénile à une éducation au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'une citoyenneté empêchée à une éducation citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique du vivant pour contenir les effondrements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de tendances 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Éditions de l'Aube, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un voyage en seconde classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citoyenneté de seconde classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-14, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convivialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’anthropologie prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de covid-19 : un écho de l'aventure humaine en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covid-19 - Approche de Droit public et de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03803763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’une citoyenneté empêchée à une éducation citoyenne, Le Bord de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout est en avant - Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Weber and Hildegard Kurt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réensauvagez-vous ! Pour une nouvelle politique du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Pommier, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition humaine (en Anthropocène)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’anthropologie prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologie (et éducation).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de philosophie de l’éducation. ESF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enlivenment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’anthropologie prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout est en avant ! Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réensauvagez-vous ! Pour une nouvelle politique du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si nous devenions des cyborgs ? Une anthropologie de l’éducation par-delà les dominations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présence et numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous adapter ou transformer le monde ? - Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'une citoyenneté empêchée à une éducation citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aventure humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'anthropologie prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’anthropologie prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire chanter la Terre et le monde en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir - Critique, résistance, utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo oeconomicus, homo collectivus, homo religatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’anthropologie prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faut-il apprendre pour changer le monde : la résonance ou la résistance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonance, résistance - Apprendre à changer le monde avec Hartmut Rosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Pommier, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technologie numérique Peer to Peer comme support de développement d'un style relationnel convivialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interconnectés ? Numérique et convivialisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchandisation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’avenir – Contributions à une anthropologie prospective.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.349-354, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02898855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engager le chemin de notre mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Refonder l'agriculture à l'heure de l'Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre la résonance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résistance, résonance - Apprendre à changer le monde avec Hartmut Rosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel paradigme pour éduquer en Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humains, animaux, nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allons-y franco ! Ces manifestes qui appellent à un renouvellement du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interconnectés ? Numérique et convivialisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education au désaccord et apprentissage de l'hospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La valeur du désaccord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géoingénierie peut-elle modifier les trajectoires climatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collapsus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde 2.0 - Partager la convivialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Theviot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-connectés ? Numérique et convivialisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.7-16, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde de connexions : repères convivialistes dans la foule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Theviot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interconnectés ? Numérique et convivialisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique, utopie et résistance : trois fonctions d’une pédagogie de la résonance en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathanaël Wallenhorst; Jean-Philippe Pierron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eduquer en Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2019, 978-2-35687-674-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation en Anthropocène. Une métamorphose pour pérenniser l'aventure humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eduquer en Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation nous attend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eduquer en Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence de l’Anthropocène, une révélation étonnante de la condition humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathanaël Wallenhorst; Jean-Philippe Pierron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer en Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, pp.23-36, 2019, 978-2-35687-674-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avatars de petite poucette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coatanéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathanaël Wallenhorst; François Prouteau; Dominique Coatanea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer l'homme augmenté : vers un avenir postprométhéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Bord de l'eau, pp.5-11, 2018, 978-2-35687-576-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avatars de Petite Poucette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coatanéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eduquer l'homme augmenté - Vers un avenir postprométhéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le bord de l'eau, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un entre-nous postprométhéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathanaël Wallenhorst, François Prouteau, Dominique Coatanea; François Prouteau; Dominique Coatanea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer l'homme augmenté : vers un avenir postprométhéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Bord de l'eau, 2018, 978-2-35687-576-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étudiant face à la désorientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transitions en contexte scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schüler im Austausch zwischen Frankreich und Deutschland. Ein Vergleich der schulischen Erfahrungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schule und Unterricht in Frankreich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école en France et en Allemagne. Comparaison historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école comparée, regards croisés franco-allemands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophy of Education in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, pp.273, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80264-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-Class Citizenship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland, 2025, 978-3-031-82843-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-82844-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05129015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contenir l'emballement bioclimatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05128961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eine kritische Theorie für das Anthropozän</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61444-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beschleunigen wir die Resonanz!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suhrkamp Verlag, pp.80, 2024, 978-3-518-47356-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation - L'aventure humaine ne fait que commencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pommier, 2023, 2746523558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous voulez sauver la planète ? Faites des gosses !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spinhirny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pommier, 2023, 2746526646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¡Aceleremos la resonancia!: Por una educación en la época del antropoceno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NED EDICIONES, 2023, 978-8419407184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedagogy for a great transition: a novel approach of higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Federau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Nature. 2023, Anthropocene - Humanities and social sciences, 978-3-031-39365-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Critical Theory for the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Anthropocene – Humanities and Social Sciences, 978-3-031-37737-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’éducation à l’époque de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, 2023, 9782356878946</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61444-6⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Education in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vortex. Face à l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handbook of the Anthropocene - Humans between Heritage and Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25910-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedagogy of the Anthropocene Epoch for a Great Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brossard Børhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Federau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39366-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risonanza e vita buona. Educazione e capitalismo accelerato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Suhrkamp Verlag, pp.80, 2024, 978-3-518-47356-6</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDITORE MORCELLIANA, 2023, 978-8828405467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie de la transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Liens qui Libèrent, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sauvera la planète ? Les technocrates, les autocrates ou les démocrates…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud, 2022, 978-2-330-15801-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accélérons la résonance !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Rosa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir : critique, résistance, utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cholvy</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">NED EDICIONES, 2023, 978-8419407184</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.280, 2022, Anthropocène, 9782807616387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Renouard</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapere – Savoirs et saveurs d’un monde qui nous parle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Brossard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pommier, 2022, 2746525860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humains. Un dictionnaire d’anthropologie prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Cornec</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2022, 978-2-7116-3040-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accélérons la résonance ! Pour une éducation en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dawson</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pommier, 2022, 2746524619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyennetés de seconde classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Springer-Nature. 2023, Anthropocene - Humanities and social sciences, 978-3-031-39365-5</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, pp.272, 2021, 978-2-35687-783-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Pommier, 2023, 2746523558</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation: L'aventure humaine ne fait que commencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pommier, pp.330, 2021, 978-2746523555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Spinhirny</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une citoyenneté empêchée à une éducation citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Le Pommier, 2023, 2746526646</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, pp.223, 2021, 978-2-35687-750-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37738-9⟩</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cholvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b19242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, pp.580, 2021, 978-2-7116-3040-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Le Bord de l'eau, 2023, 9782356878946</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 202 p., 2021, 9782356876744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testot</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interconnectés? Numérique et convivialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Payot, 2023</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Theviot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation politique en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-connectés ? Numérique et convivialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Theviot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de l’explicitation et de ses pratiques dans la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropocène - Actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vérité sur l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pommier, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance, résonance - Apprendre à changer le monde avec Hartmut Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pommier, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second class Citizenship– Definition, causes, prevention, educational and formative remedies, Bildungsforschung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interconnectés ? Numérique et convivialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Theviot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collection "Bibliothèque du MAUSS". Le Bord de l'eau, 2020, Alain Caillé, 978-2-35687-685-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathanaël Wallenhorst; Jean-Philippe Pierron. Le Bord de l'eau, pp.197, 2019, 978-2-35687-674-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté de seconde classe – définition, causes, prévention et remédiations éducatives et formatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Anthropocène décodé pour les humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pommier, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer l’homme augmenté – Vers un avenir postprométhéen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coatanéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le bord de l'eau, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Renouard</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer l'homme augmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Brossard Børhaug</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Cornec</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coatanéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathanaël Wallenhorst; François Prouteau; Dominique Coatanea. Le Bord de l'eau, pp.164, 2018, 978-2-35687-576-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autoformation dans la société de l'accélération : quels points d'attention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dawson</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...27 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">215, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Rosa</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décélérer pour apprendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EDITORE MORCELLIANA, 2023, 978-8828405467</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Actes Sud, 2022, 978-2-330-15801-9</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre ensemble dans et à travers les générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Les Liens qui Libèrent, 2022</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer des expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école en France et en Allemagne - Regards de lycéens, comparaisons d'expériences scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Le Pommier, 2022, 2746525860</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école en France et en Allemagne - Regards de lycéens, comparaisons d'expériences scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...2300 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03018695v1</w:t>
-              </w:r>
-[...20416 lines deleted...]
-                <w:t xml:space="preserve">halshs-03020667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduquer en Anthropocène (coordination numéro thématique REcherches et éducation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.11489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The methode and the path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bildungsforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03018876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36149,114 +36054,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théorie critique pour l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science politique. Université de Rennes; Université de Lausanne, 2020. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020REN1G008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03218238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId655"/>
+      <w:footerReference w:type="default" r:id="rId654"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -36324,51 +36229,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E36376C5"/>
+    <w:nsid w:val="EA5AB4AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -36555,51 +36460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-wallenhorst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1043-1288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130438162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mutabazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04951506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Simon Pugliesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Siblani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-34-002123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13l6h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05301010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zalasiewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Head" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin N Waters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Summerhayes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ef005612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/732069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/para-2024-0014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James Head" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Waters" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Peter Summerhayes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.173499093.30979062/v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barnosky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04791840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121bz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TC347MSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-10003007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04155317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Popo-E-Popo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Russi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-023-05568-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.235.0169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03690792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-09703063" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810680v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0037" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-09703042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4280.0063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546923v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapostolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Garnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11527" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TBRMRZDN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heuv&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11539" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066839v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811267v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547355v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10116" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0033" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546992v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547340v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251567v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/para-2021-0023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547358v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Auteurs Collectifs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v1i17.287" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erle Ellis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019134v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019573v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0141" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020670v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020671v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0083" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019328v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cocandeau-Bellanger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020669v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610820v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gat&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610823v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03615791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Mouillour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Claeys" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Trocquenet-Lopez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01658104v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7242" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TWCBD3CS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.371.0068" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020676v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020677v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galvani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Honor&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Pineau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019605v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Rosa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019332v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020678v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019641v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019344v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i1.221" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019404v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Poch&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bergier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019629v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i1.214" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs09.0055" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i1.219" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.034.0103" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020679v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019355v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1138" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.062.0151" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019408v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1967" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XLWHT0X1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2554" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.064.0137" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019391v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020806v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020804v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020798v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020809v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019381v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021527v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129015v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82844-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129003v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80264-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129000v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61444-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128961v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/societe/contenir-lemballement-bioclimatique" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543318v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543310v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251488v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brossard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cornec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dawson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Federau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Spinhirny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-37738-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251496v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251550v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251548v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543647v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brossard B&#248;rhaug" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543322v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251543v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03690807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546875v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251538v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bellet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577304v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cholvy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marie Pouliquen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1175763" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251547v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251545v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021230v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539327v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021225v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021242v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19242" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018899v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264040v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mellot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018905v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617807v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018915v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018938v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175485v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018686v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018699v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018795v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018855v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019416v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810522v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coatan&#233;a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018864v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018951v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018963v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018988v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018695v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129319v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129346v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129314v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129323v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544027v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251746v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251758v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968022v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543895v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544007v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543993v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129342v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543955v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251748v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543880v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543979v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251752v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129331v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544066v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544053v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544071v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544059v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547031v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251774v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180747v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547044v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180750v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547051v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547021v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547042v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180757v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180760v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547034v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547038v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180764v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547055v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547025v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020820v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020870v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020878v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020874v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020824v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021506v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020875v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021509v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020828v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021514v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021006v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021063v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020881v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021516v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04076944v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021015v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020837v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020843v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021021v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020849v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020886v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021037v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021056v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021050v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021072v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020890v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021030v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021044v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021080v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021054v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020865v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020896v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020900v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020906v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020909v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020919v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020924v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020935v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020952v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020941v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020961v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020964v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020977v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020998v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020995v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021003v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129241v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129223v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545641v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544251v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544228v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129268v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grinevald" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544047v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544193v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543402v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544096v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544091v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544192v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544221v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544186v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545640v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544205v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543417v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544175v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544223v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543428v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544038v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545673v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545647v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545643v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545727v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545725v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545723v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253293v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253335v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253332v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546210v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545644v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545655v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545716v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545651v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545650v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546236v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545722v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253338v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546220v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545729v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546240v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546224v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545672v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545653v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253326v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253329v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253291v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546217v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546204v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546195v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545733v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545730v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543431v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545646v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545642v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545674v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545721v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545718v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546233v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546214v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546198v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546196v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546227v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545719v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545731v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545675v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545652v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253290v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253337v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253292v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543399v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543412v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545720v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545728v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545714v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253315v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253309v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253318v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253312v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180695v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021205v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021168v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Internationale Convivialiste" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811340v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021521v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020668v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811350v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423215v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133521v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86581-7_6" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378546v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97445-8_10" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810949v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82844-7_20" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129293v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543841v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810897v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Cole" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543671v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_17" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251635v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_10" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251612v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251713v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04259850v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251730v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251735v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251691v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_125" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251694v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_53" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251643v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_13" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325789v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543652v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251702v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_124" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251689v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_230" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251727v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251631v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_9" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251618v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_4" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251630v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_8" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251646v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_15" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251613v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543662v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_4" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543593v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251696v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_119" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251604v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_18" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251603v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_13" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251616v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_3" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251610v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543658v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_3" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251623v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_6" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251583v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543668v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_10" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251708v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251733v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251637v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_11" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251640v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_12" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808029v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04259855v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251740v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251698v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_122" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811042v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251642v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_14" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251627v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_7" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251621v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_5" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251687v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_225" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543627v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543672v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_19" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543654v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543495v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547000v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547005v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547013v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251586v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-93001-1_2" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93001-1_2" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547011v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580789v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175479v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539150v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021482v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173983v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021498v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173995v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539151v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021477v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03803763v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547018v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021481v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021491v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044347v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021474v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021479v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021475v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044328v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021484v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020658v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019909v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019931v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019925v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020654v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898855v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wulf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019915v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019919v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020657v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617555v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020656v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020661v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020660v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020659v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020662v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020663v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811095v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020664v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020665v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020666v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020667v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546899v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11489" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018876v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03218238v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1G008" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanael-wallenhorst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1043-1288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130438162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04951506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Simon Pugliesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Siblani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-34-002123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mutabazi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13l6h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05301010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zalasiewicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Head" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin N Waters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Summerhayes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ef005612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/732069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/para-2024-0014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin James Head" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Waters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Peter Summerhayes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.173499093.30979062/v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04791840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121bz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TC347MSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barnosky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-10003007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Popo-E-Popo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.235.0169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Russi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-023-05568-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04155317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03690792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-09703063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810662v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-09703042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heuv&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0048" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03066839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11539" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4280.0063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapostolle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Garnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Martinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11527" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TBRMRZDN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547355v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547340v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546996v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251567v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/para-2021-0023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Auteurs Collectifs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019134v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0045" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v1i17.287" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erle Ellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0035" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019646v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021532v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019573v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0141" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810762v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0083" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020673v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cocandeau-Bellanger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.225.0083" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020669v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gat&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610823v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03615791v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Mouillour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0039" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.371.0068" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Claeys" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Trocquenet-Lopez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01658104v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7242" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TWCBD3CS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019605v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Rosa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartrin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galvani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Honor&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Pineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020678v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019344v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i1.221" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019404v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Poch&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bergier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs09.0055" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019629v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i1.214" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019641v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019615v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i1.219" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.034.0103" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020679v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019355v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1138" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.062.0151" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020781v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019408v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.1967" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XLWHT0X1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019379v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2554" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.064.0137" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020804v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020809v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019381v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019385v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021524v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021527v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129323v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251758v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544007v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544112v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129342v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543955v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251767v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251748v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543880v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543979v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544053v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544071v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544059v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251774v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180750v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180747v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547044v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180757v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547042v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547038v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180760v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547048v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180764v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547055v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020820v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021501v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020874v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020870v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020878v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020824v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021506v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020875v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021509v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coatan&#233;a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021514v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021063v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021006v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020828v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020881v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04076944v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021015v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020837v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020849v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020886v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021050v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021072v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021037v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021056v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020890v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021030v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021044v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021054v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020865v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020896v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020906v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020900v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020919v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020924v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020935v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020952v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020941v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020964v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020961v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020977v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020995v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021003v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129241v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129268v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grinevald" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544047v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544193v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544221v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543402v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544096v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544091v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544192v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544251v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544228v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545640v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544205v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544186v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543417v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544175v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544223v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543428v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544038v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546210v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545644v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545655v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545716v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545651v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253326v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546240v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546224v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546220v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545672v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545653v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545729v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545650v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546236v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545722v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253338v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545673v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545647v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545643v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545727v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545725v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545723v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253293v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253335v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253332v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545646v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545642v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545733v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545730v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543431v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253329v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253291v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546217v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546204v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546195v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545718v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545721v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546214v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546198v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545674v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546233v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546196v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546227v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545731v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545719v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545675v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545652v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253290v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253337v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253292v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543399v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543412v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545720v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545728v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04545714v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253315v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253312v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253318v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253309v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180695v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021205v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021168v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Internationale Convivialiste" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021521v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811340v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020668v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811350v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423215v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133521v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86581-7_6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378546v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97445-8_10" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810949v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82844-7_20" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129293v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543841v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810897v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Cole" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251694v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_53" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251643v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_13" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543652v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brossard B&#248;rhaug" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Cornec" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dawson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Federau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251630v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_8" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251613v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251646v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_15" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251696v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_119" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543662v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_4" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543593v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251702v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_124" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251689v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_230" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251727v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251631v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_9" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251618v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_4" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543671v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_17" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251635v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_10" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251612v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251713v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04259850v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251730v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251735v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251691v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_125" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543658v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_3" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251604v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_18" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251616v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_3" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251603v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_13" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251610v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251623v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251583v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543668v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_10" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251740v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251698v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_122" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251708v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04259855v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251733v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808029v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251637v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_11" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251640v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_12" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811042v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251642v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_14" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251627v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_7" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251621v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9_5" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251687v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_225" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543627v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543672v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_19" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543654v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2_2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543495v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547000v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547005v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547013v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251586v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-93001-1_2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93001-1_2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547011v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580789v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cholvy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marie Pouliquen" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1175763" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19242" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173983v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021498v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173995v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539151v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021477v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03803763v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175479v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539150v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021482v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547018v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021481v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021474v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021491v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044347v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021475v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021479v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044328v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021484v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019909v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019931v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898855v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wulf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019919v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019915v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019925v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020654v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020658v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020657v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617555v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mellot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020656v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020661v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020659v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020662v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020660v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020663v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811095v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020664v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020665v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020666v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020667v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129003v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80264-5" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129015v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82844-7" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128961v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/societe/contenir-lemballement-bioclimatique" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129000v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61444-6" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543318v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253350v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251531v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Spinhirny" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543310v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251488v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brossard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251469v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-37738-9" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37738-9" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251496v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251550v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251534v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251548v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543647v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39366-2" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543322v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03690807v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251543v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546875v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577304v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251538v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bellet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251547v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251545v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021230v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539327v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021225v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021242v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021213v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018899v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264040v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018905v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617807v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018915v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018938v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018686v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018699v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175485v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018795v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018855v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018943v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019416v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810522v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018864v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018951v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018963v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018978v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018988v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019424v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018695v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546899v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11489" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018876v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03218238v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1G008" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>