--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -26,50 +26,56 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nathanel Amar </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part-time lecturer, The University of Hong Kong</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -99,2683 +105,2828 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0574-6464</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nathanel Amar’s research delves into Sinophone subcultures and popular culture. His first monograph, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scream for Life: The Invention of a Punk Counter-culture in Contemporary China</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scream for Life. L'invention d'une contre-culture punk en Chine populaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">) was published in French and won the 2023 IASPM (International Association for the Study of Popular Music) book award. Currently, his research centres on the circulation and (re)appropriation of music within the Sinophone world. He guest-edited two special issues of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">China Perspectives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> on Sinophone musical world in 2019 and 2020.Nathanel served as the Director of the Taipei office of the French Centre for Research on Contemporary China (CEFC) from 2019 to 2023. Prior to that, he was a postdoctoral fellow at the Society of Fellows in the Humanities at the University of Hong Kong from 2017 to 2019.Committed to making his research accessible to the broader public, Nathanel maintains a digital archive of alternative music in contemporary China, available at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scream4life.hypotheses.org</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de la beauté. Danmei</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scream for Life. L’invention d’une contre-culture punk en Chine populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2022, 978-2-7535-8248-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13oho⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanel Amar</w:t>
-[...628 lines deleted...]
-                <w:t xml:space="preserve">hal-03393545v1</w:t>
+                <w:t xml:space="preserve">hal-05058658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHU, Yiu-Wai. 2023. Hong Kong Pop Culture in the 1980s: A Decade of Splendour. Amsterdam: Amsterdam University Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 138, pp.94 - 95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12fwj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renegade Rhymes: Rap Music, Narrative, and Knowledge in Taiwan Meredith Schweig. Chicago: University of Chicago Press, 2022. 248 pp. $30.00 (pbk). ISBN 9780226819587</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The China Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 253, pp.285-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0305741023000115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faussaire du punk chinois. Marc Boulet, les Dragons, et l’invention d’un Orient punk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 109 (1), pp.119-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic Mobilities. Producing Worlds in Southern China. By Adam Kielman. Chicago, IL: The University of Chicago Press, 2022. 216 pp. ISBN 978-0-226-81780-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Popular Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (1), pp.107-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S026114302200071X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘We come from the underground’: grounding Chinese punk in Beijing and Wuhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Popular Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (2), pp.170-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0261143022000046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic Plurality in Multicultural Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Trust and the Smart City: Hong Kong and the Greater Bay Area in International Focus, 130, pp.77-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chinaperspectives.13990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew F. Jones. 2020. Circuit Listening: Chinese Popular Music in the Global 1960s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of World Popular Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1558/jwpm.21308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Contesting and Appropriating Chineseness in Sinophone Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (2), pp.3-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chinaperspectives.10063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating and Circumventing (Self)censorship in the Chinese Music Scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sinophone Musical Worlds (2): The Politics of Chineseness, 2020 (2), pp.25-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chinaperspectives.10107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beijing Calling. Les punks chinois à l’assaut de la culture officielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Editorial. Including Music in the Sinophone, Provincializing Chinese Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du crieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crieu.012.0150⟩</w:t>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (3), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chinaperspectives.9317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273218v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial. Including Music in the Sinophone, Provincializing Chinese Music</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Beijing Calling. Les punks chinois à l’assaut de la culture officielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/chinaperspectives.9317⟩</w:t>
+              <w:t xml:space="preserve">Revue du crieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.150-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crieu.012.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265970v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lives of Dakou in China: From Waste to Nostalgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (2), pp.35-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/etchi.2018.1647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265554v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Do you Freestyle?” The Roots of Censorship in Chinese Hip-hop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« 你有freestyle吗 ? » (Est-ce que tu as du freestyle ?). Aux racines de la censure du hip-hop chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nouvelles approches du régime politique sous Xi Jiping, 2018/1-2, pp.113-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265962v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 你有freestyle吗 ? » (Est-ce que tu as du freestyle ?). Aux racines de la censure du hip-hop chinois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">“Do you Freestyle?” The Roots of Censorship in Chinese Hip-hop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives chinoises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1-2), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chinaperspectives.7888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597634v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiu-Wai Chu, Hong Kong Cantopop: A Concise History</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Drunk is beautiful&amp;quot;. Boire au bord de l’eau : usage de l’alcool dans la communauté punk chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/chinaperspectives.7493⟩</w:t>
+              <w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/civilisations.4495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03265966v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drunk is beautiful&amp;quot;. Boire au bord de l’eau : usage de l’alcool dans la communauté punk chinoise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yiu-Wai Chu, Hong Kong Cantopop: A Concise History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/civilisations.4495⟩</w:t>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (4), pp.63-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chinaperspectives.7493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03265538v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiu-Wai Chu, Hong Kong Cantopop: A Concise History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.63 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drunk with City. Usages de la ville par les punks de Wuhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences de masse en République Populaire de Chine depuis 1949</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Encyclopedia of Mass Violence </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire politique du punk-rock chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scream for Life. La Chine vue par ses punks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Z : Revue itinérante d'enquête et de critique sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rz.007.0168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scream for Life. L’invention d’une contre-culture punk en Chine populaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Legitimising Musical Taste: “Vulgar Internet Songs” from “Mice Love Rice” to PG-One</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2022, 978-2-7535-8248-4. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet Vulgarities in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.50-67, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003698067-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de la beauté. Danmei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la Chine parle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.191-198, 2025, 2251456732</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rouges de l’internet. Wanghong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la Chine parle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-24, 2025, 2251456732</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite viande fraîche. Xiaoxianrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand la Chine parle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.185-190, 2025, 2251456732</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Musical, Political, and Linguistic Boundaries: The Influence of the Hong Kong Rock Band Beyond in the PRC in the 1990s and Its Legacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sinophone Studies Across Disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Columbia University Press, pp.281-298, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7312/chia20862-016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anarchy in the PRC&amp;quot;: Anarchist practices and references in the Chinese punk movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smash the System! Punk Anarchism as a Culture of Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Active Distribution, pp.407-433, 2022, 9781914567131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">江湖大逃亡</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Un)Locked: Memories of Wuhan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCALE, pp.27-36, 2021, 1551-3483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radical Participation: The Politics of Performance in Chinese Punk-Rock Concerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fractured Scenes. Underground Music-Making in Hong Kong and East Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Singapore, pp.189-203, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13oho⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-5913-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058658v1</w:t>
+                <w:t xml:space="preserve">hal-03265557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soul of Chinese Cops&amp;quot;. Les punks chinois face à la police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disorder. Histoire sociale des mouvements punk et post-punk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Mélanie Seteun, pp.181-198, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ms.1607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté punk en Chine : entre réinterprétation d'une contre-culture et dissidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lacroix; Xavier Landrin; Anne-Marie Pailhès; Caroline Rolland-Diamond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les contre-cultures. Genèses, circulations, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Syllepse, 2015, 9782849504727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinophone Musical Worlds (2): The Politics of Chineseness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 121, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chinaperspectives.10046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinophone Musical Worlds (1): Circulations of Sounds, Affects and Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chinaperspectives.9298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2785,100 +2936,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scream for Life : usages politiques de la culture en Chine : échanges et résistance au sein de communautés alternatives : le cas des punks et des cinéastes indépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Institut d'études politiques de Paris - Sciences Po, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015IEPP0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03648247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2888,105 +3039,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Jinglei, nomos de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3054,51 +3205,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76564E3C"/>
+    <w:nsid w:val="668A9E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3285,51 +3436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanel-amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-6464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanel Amar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456737/quand-la-chine-parle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/chia20862-016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5913-6_14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.1607" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fwj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305741023000115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026114302200071X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143022000046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.13990" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jwpm.21308" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crieu.012.0150" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.9317" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265554v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2018.1647" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.7888" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.7493" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.4495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rz.007.0168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13oho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.9298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03648247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0037" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanel-amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-6464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scream4life.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058658v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanel Amar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13oho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fwj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305741023000115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026114302200071X" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143022000046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.13990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jwpm.21308" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.9317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crieu.012.0150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265554v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2018.1647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.7888" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.4495" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.7493" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rz.007.0168" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003698067-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456737/quand-la-chine-parle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/chia20862-016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5913-6_14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.1607" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.9298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03648247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>