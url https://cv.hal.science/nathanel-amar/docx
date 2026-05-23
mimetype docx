--- v1 (2026-04-02)
+++ v2 (2026-05-23)
@@ -1,3150 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3098 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathanel Amar </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Part-time lecturer, The University of Hong Kong</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathanel-amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0574-6464</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=W6zTbJYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanel Amar’s research delves into Sinophone subcultures and popular culture. His first monograph, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scream for Life: The Invention of a Punk Counter-culture in Contemporary China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scream for Life. L'invention d'une contre-culture punk en Chine populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) was published in French and won the 2023 IASPM (International Association for the Study of Popular Music) book award. Currently, his research centres on the circulation and (re)appropriation of music within the Sinophone world. He guest-edited two special issues of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> on Sinophone musical world in 2019 and 2020.Nathanel served as the Director of the Taipei office of the French Centre for Research on Contemporary China (CEFC) from 2019 to 2023. Prior to that, he was a postdoctoral fellow at the Society of Fellows in the Humanities at the University of Hong Kong from 2017 to 2019.Committed to making his research accessible to the broader public, Nathanel maintains a digital archive of alternative music in contemporary China, available at: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scream4life.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scream for Life. L’invention d’une contre-culture punk en Chine populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2022, 978-2-7535-8248-4. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13oho⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHU, Yiu-Wai. 2023. Hong Kong Pop Culture in the 1980s: A Decade of Splendour. Amsterdam: Amsterdam University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138, pp.94 - 95. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12fwj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faussaire du punk chinois. Marc Boulet, les Dragons, et l’invention d’un Orient punk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1), pp.119-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic Mobilities. Producing Worlds in Southern China. By Adam Kielman. Chicago, IL: The University of Chicago Press, 2022. 216 pp. ISBN 978-0-226-81780-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.107-109. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026114302200071X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renegade Rhymes: Rap Music, Narrative, and Knowledge in Taiwan Meredith Schweig. Chicago: University of Chicago Press, 2022. 248 pp. $30.00 (pbk). ISBN 9780226819587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The China Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.285-286. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305741023000115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F. Jones. 2020. Circuit Listening: Chinese Popular Music in the Global 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/jwpm.21308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘We come from the underground’: grounding Chinese punk in Beijing and Wuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (2), pp.170-193. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0261143022000046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic Plurality in Multicultural Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Trust and the Smart City: Hong Kong and the Greater Bay Area in International Focus, 130, pp.77-80. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.13990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Contesting and Appropriating Chineseness in Sinophone Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (2), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.10063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating and Circumventing (Self)censorship in the Chinese Music Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sinophone Musical Worlds (2): The Politics of Chineseness, 2020 (2), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.10107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Including Music in the Sinophone, Provincializing Chinese Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (3), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.9317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Calling. Les punks chinois à l’assaut de la culture officielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du crieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.150-159. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crieu.012.0150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 你有freestyle吗 ? » (Est-ce que tu as du freestyle ?). Aux racines de la censure du hip-hop chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nouvelles approches du régime politique sous Xi Jiping, 2018/1-2, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do you Freestyle?” The Roots of Censorship in Chinese Hip-hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (1-2), pp.107-113. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.7888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lives of Dakou in China: From Waste to Nostalgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.35-60. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.2018.1647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drunk is beautiful&amp;quot;. Boire au bord de l’eau : usage de l’alcool dans la communauté punk chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.4495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiu-Wai Chu, Hong Kong Cantopop: A Concise History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (4), pp.63-64. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.7493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiu-Wai Chu, Hong Kong Cantopop: A Concise History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.63 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drunk with City. Usages de la ville par les punks de Wuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de masse en République Populaire de Chine depuis 1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Encyclopedia of Mass Violence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire politique du punk-rock chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scream for Life. La Chine vue par ses punks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Z : Revue itinérante d'enquête et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rz.007.0168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimising Musical Taste: “Vulgar Internet Songs” from “Mice Love Rice” to PG-One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Vulgarities in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.50-67, 2026, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003698067-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rouges de l’internet. Wanghong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la Chine parle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-24, 2025, 2251456732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite viande fraîche. Xiaoxianrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la Chine parle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.185-190, 2025, 2251456732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la beauté. Danmei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la Chine parle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.191-198, 2025, 2251456732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Musical, Political, and Linguistic Boundaries: The Influence of the Hong Kong Rock Band Beyond in the PRC in the 1990s and Its Legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinophone Studies Across Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University Press, pp.281-298, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7312/chia20862-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarchy in the PRC&amp;quot;: Anarchist practices and references in the Chinese punk movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smash the System! Punk Anarchism as a Culture of Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Active Distribution, pp.407-433, 2022, 9781914567131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">江湖大逃亡</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Un)Locked: Memories of Wuhan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCALE, pp.27-36, 2021, 1551-3483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Participation: The Politics of Performance in Chinese Punk-Rock Concerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractured Scenes. Underground Music-Making in Hong Kong and East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.189-203, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5913-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soul of Chinese Cops&amp;quot;. Les punks chinois face à la police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disorder. Histoire sociale des mouvements punk et post-punk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Mélanie Seteun, pp.181-198, 2019, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ms.1607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communauté punk en Chine : entre réinterprétation d'une contre-culture et dissidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Lacroix; Xavier Landrin; Anne-Marie Pailhès; Caroline Rolland-Diamond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contre-cultures. Genèses, circulations, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Syllepse, 2015, 9782849504727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinophone Musical Worlds (2): The Politics of Chineseness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 121, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.10046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinophone Musical Worlds (1): Circulations of Sounds, Affects and Identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 118, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.9298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scream for Life : usages politiques de la culture en Chine : échanges et résistance au sein de communautés alternatives : le cas des punks et des cinéastes indépendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Institut d'études politiques de Paris - Sciences Po, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015IEPP0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03648247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Jinglei, nomos de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3205,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="668A9E65"/>
+    <w:nsid w:val="983C2C12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3436,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanel-amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-6464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scream4life.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058658v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanel Amar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13oho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fwj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305741023000115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026114302200071X" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143022000046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.13990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jwpm.21308" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.9317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crieu.012.0150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265554v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2018.1647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.7888" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.4495" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.7493" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rz.007.0168" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003698067-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456737/quand-la-chine-parle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/chia20862-016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5913-6_14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.1607" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.9298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03648247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathanel-amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-6464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=W6zTbJYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scream4life.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanel Amar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13oho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fwj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026114302200071X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305741023000115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jwpm.21308" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143022000046" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.13990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10107" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.9317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crieu.012.0150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.7888" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265554v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2018.1647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.4495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.7493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rz.007.0168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003698067-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251456737/quand-la-chine-parle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/chia20862-016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5913-6_14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.1607" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10046" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.9298" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03648247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>