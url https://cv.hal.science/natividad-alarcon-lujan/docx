--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -990,191 +990,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents temps du consentement chez les aidants</w:t>
+                <w:t xml:space="preserve">Le consentement : une démarche à innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Planchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Professionnels de la Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610353v1</w:t>
+                <w:t xml:space="preserve">hal-02610354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le consentement : une démarche à innover</w:t>
+                <w:t xml:space="preserve">Les différents temps du consentement chez les aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Planchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Professionnels de la Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610354v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au refus de soin : une équipe de professionnels pour introduire le monde du possible</w:t>
               </w:r>
@@ -1376,394 +1376,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe pluridisciplinaire : focus sur les psychologues</w:t>
+                <w:t xml:space="preserve">Devenir la mère de sa mère?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Le Bivic</w:t>
+                <w:t xml:space="preserve">Soubigou Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Journées annuelles de la Société Française de Gériatrie Gérontologie, JASFGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610381v1</w:t>
+                <w:t xml:space="preserve">hal-02610380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être ou ne pas être un atelier thérapeutique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déshabillage régulier et inadapté: Désinhibition ou comportement moteur aberrant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equipe Soignante Ucc Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soubigou Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USPALZ - Congrès national 2018 des Unités de Soins, d'évaluation et de prise en charge Alzheimer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378620v1</w:t>
+                <w:t xml:space="preserve">hal-02610379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir la mère de sa mère?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Être ou ne pas être un atelier thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natividad Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Truong-Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soubigou Anna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">USPALZ - Congrès national 2018 des Unités de Soins, d'évaluation et de prise en charge Alzheimer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610380v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déshabillage régulier et inadapté: Désinhibition ou comportement moteur aberrant?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equipe pluridisciplinaire : focus sur les psychologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Pillon</w:t>
+                <w:t xml:space="preserve">Céline Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">38ème Journées annuelles de la Société Française de Gériatrie Gérontologie, JASFGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610379v1</w:t>
+                <w:t xml:space="preserve">hal-02610381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’UCC au rythme du patient : une piste pour diminuer les troubles du comportement</w:t>
               </w:r>
@@ -1775,51 +1775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,51 +1939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A son âge...je comprends&amp;quot; : Le suicide de l'adulte âgé et ses représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2211,51 +2211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germaine 93ans, 23 au MMSE, 17 au NPI, étiquetée démente et agressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2356,467 +2356,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet de Vie Individualisée en EHPAD : pierre angulaire de la qualité de vie en institution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Maulino</w:t>
+                <w:t xml:space="preserve">Comment le psychologue peut être transition entre la recherche fondamentale théorique et la pratique clinique quotidienne soignante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">29ème Congrès de la Société de Psychogériatrie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610369v1</w:t>
+                <w:t xml:space="preserve">hal-02610367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l’entrée en EHPAD grâce au groupe « Accueil Familles Ecoute»</w:t>
+                <w:t xml:space="preserve">Je vous confie un secret »: éthique du secret professionnel non partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès National des Gériatres et Médecins Coordonnateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Issy-Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610365v1</w:t>
+                <w:t xml:space="preserve">hal-02610368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le psychologue peut être transition entre la recherche fondamentale théorique et la pratique clinique quotidienne soignante ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Accompagner l’entrée en EHPAD grâce au groupe « Accueil Familles Ecoute»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natividad Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bivic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès de la Société de Psychogériatrie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès National des Gériatres et Médecins Coordonnateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610367v1</w:t>
+                <w:t xml:space="preserve">hal-02610365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je vous confie un secret »: éthique du secret professionnel non partagé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer les situations sensibles à domicile : l’expérience OPUSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wildemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Issy-Les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">, Dec 2013, Issy-les-Molineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610368v1</w:t>
+                <w:t xml:space="preserve">hal-02610370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les situations sensibles à domicile : l’expérience OPUSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Wildemann</w:t>
+                <w:t xml:space="preserve">Le Projet de Vie Individualisée en EHPAD : pierre angulaire de la qualité de vie en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Maulino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Issy-les-Molineaux, France</w:t>
+              <w:t xml:space="preserve">, Dec 2013, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610370v1</w:t>
+                <w:t xml:space="preserve">hal-02610369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'importance de l'annonce du diagnostic de la Maladie D'Alzheimer ; point de vue psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3193,51 +3193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Boiteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Alarcon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fenioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Queval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09171-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wildemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leonard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Planchette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wildemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Soignante Ucc Emile Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schwald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Serge Konan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bivic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubigou Anna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Soignante Ucc Emile Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alcala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maulino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent L&#233;onard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Boiteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Alarcon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fenioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Queval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09171-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wildemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leonard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Planchette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wildemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Soignante Ucc Emile Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schwald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Serge Konan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubigou Anna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bivic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Soignante Ucc Emile Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alcala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maulino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent L&#233;onard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>