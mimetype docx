--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -2356,437 +2356,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le psychologue peut être transition entre la recherche fondamentale théorique et la pratique clinique quotidienne soignante ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Bivic</w:t>
+                <w:t xml:space="preserve">Le Projet de Vie Individualisée en EHPAD : pierre angulaire de la qualité de vie en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Maulino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès de la Société de Psychogériatrie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610367v1</w:t>
+                <w:t xml:space="preserve">hal-02610369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je vous confie un secret »: éthique du secret professionnel non partagé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment le psychologue peut être transition entre la recherche fondamentale théorique et la pratique clinique quotidienne soignante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Issy-Les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">29ème Congrès de la Société de Psychogériatrie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610368v1</w:t>
+                <w:t xml:space="preserve">hal-02610367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l’entrée en EHPAD grâce au groupe « Accueil Familles Ecoute»</w:t>
+                <w:t xml:space="preserve">Je vous confie un secret »: éthique du secret professionnel non partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès National des Gériatres et Médecins Coordonnateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Issy-Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610365v1</w:t>
+                <w:t xml:space="preserve">hal-02610368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les situations sensibles à domicile : l’expérience OPUSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Wildemann</w:t>
+                <w:t xml:space="preserve">Accompagner l’entrée en EHPAD grâce au groupe « Accueil Familles Ecoute»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natividad Alarcon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Issy-les-Molineaux, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès National des Gériatres et Médecins Coordonnateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610370v1</w:t>
+                <w:t xml:space="preserve">hal-02610365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet de Vie Individualisée en EHPAD : pierre angulaire de la qualité de vie en institution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Maulino</w:t>
+                <w:t xml:space="preserve">Gérer les situations sensibles à domicile : l’expérience OPUSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wildemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natividad Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer, USPALZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">, Dec 2013, Issy-les-Molineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610369v1</w:t>
+                <w:t xml:space="preserve">hal-02610370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'importance de l'annonce du diagnostic de la Maladie D'Alzheimer ; point de vue psychologique</w:t>
               </w:r>
@@ -3193,51 +3193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Boiteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Alarcon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fenioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Queval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09171-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wildemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leonard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Planchette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wildemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Soignante Ucc Emile Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schwald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Serge Konan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubigou Anna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bivic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Soignante Ucc Emile Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alcala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maulino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent L&#233;onard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Boiteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Alarcon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fenioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Queval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09171-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wildemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Leonard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Planchette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wildemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Soignante Ucc Emile Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schwald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Serge Konan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubigou Anna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bivic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Soignante Ucc Emile Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alcala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maulino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent L&#233;onard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>