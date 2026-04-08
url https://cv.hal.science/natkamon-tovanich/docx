--- v0 (2026-03-07)
+++ v1 (2026-04-08)
@@ -100,286 +100,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeFi-Vis: Visual Analytics for Exploring Decentralized Finance Trading Activities</w:t>
+                <w:t xml:space="preserve">VisConflicts: Visualizing Conflicts of Interest in Conference Reviewing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Antonio Napoli</w:t>
+                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+                <w:t xml:space="preserve">Teppakorn Thanuthanad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Gatteschi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandhya Rajendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velitchko Filipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Miksch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Blockchain and Cryptocurrency (ICBC 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VIS 2025 - Posters at IEEE Visualization and Visual Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029081v1</w:t>
+                <w:t xml:space="preserve">hal-05240175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VisConflicts: Visualizing Conflicts of Interest in Conference Reviewing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DeFi-Vis: Visual Analytics for Exploring Decentralized Finance Trading Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Antonio Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velitchko Filipov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentina Gatteschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS 2025 - Posters at IEEE Visualization and Visual Analytics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Blockchain and Cryptocurrency (ICBC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pise, Italy. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICBC64466.2025.11114445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240175v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Demo: Visualization for Bitcoin Mining Pools Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -452,51 +452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GraphletMatchMaker: Visual Analytics Approaches to Graph Matching in Cybersecurity Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -577,51 +577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of Online Bitcoin Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -665,1199 +665,1345 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/eurp.20191148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shock Propagation in Decentralized Lending Networks: Evidence from the Compound Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Marcassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos A. Makridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do You Care About Your Positions? Users Under Liquidation Risk in Decentralized Lending Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyang Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Blockchain and Cryptocurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE ComSoc, Jun 2025, Pisa, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICBC64466.2025.11114495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoK: Unified Blockchain Data Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina I Sas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munthitra Thadthapong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J Knottenbelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Blockchain Computing and Applications (BCCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BCCA66705.2025.11229695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Taxonomy of Stablecoins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inside Alameda Research: A Multi-Token Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gaudinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematical Research for Blockchain Economy (MARBLE 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 13th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82431-9_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-68974-1_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04607181v1</w:t>
+                <w:t xml:space="preserve">hal-04727905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Alameda Research: A Multi-Token Network Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Global Taxonomy of Stablecoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oetske Leroux-Fankhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaudinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Complex Networks and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Mathematical Research for Blockchain Economy (MARBLE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Malaga, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-68974-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-82431-9_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04727905v1</w:t>
+                <w:t xml:space="preserve">hal-04607181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Decentralized Finance Transactions through Ego Network Motif Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Complex Networks and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-82431-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and Geographical Analysis of Real Economic Activities in the Bitcoin Blockchain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contagion in Decentralized Lending Protocols: A Case Study of Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Weidenholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIMBO@ECML/PKDD 2023: International workshop on LearnIng and Mining for BlOckchains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-74643-7_17⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2023 Workshop on Decentralized Finance and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2023, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3605768.3623544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188062v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contagion in Decentralized Lending Protocols: A Case Study of Compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temporal and Geographical Analysis of Real Economic Activities in the Bitcoin Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramos Tubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Prat</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 Workshop on Decentralized Finance and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3605768.3623544⟩</w:t>
+              <w:t xml:space="preserve">LIMBO@ECML/PKDD 2023: International workshop on LearnIng and Mining for BlOckchains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74643-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221228v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Analysis of Money Flow in the Bitcoin Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.443-455, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-21127-0_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Analysis of Money Flows in the Bitcoin Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci 2022: International School and Conference on Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual analytics of bitcoin mining pool evolution : on the road toward stability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSC 2020-2021 - 3rd International Workshop on Blockchains and Smart Contracts held in conjunction with the 11th IFIP International Conference on New Technologies, Mobility and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NTMS49979.2021.9432675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902465v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical analysis of pool hopping behavior in the Bitcoin blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,70 +2021,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Conference on Blockchain and Cryptocurrency (ICBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Communications Society (ComSoc), May 2021, Sydney / Virtual, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICBC51069.2021.9461118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163006v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1948,260 +2094,260 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of ego multi-token transfer networks: a multilayer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestin Coquidé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (1), pp.37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41109-025-00712-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingerprinting Bitcoin entities using money flow representation learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), pp.63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41109-023-00591-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of mining pools and miners’ behaviors in the Bitcoin blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,106 +2365,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (3), pp.3633-3644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3159004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiningVis: visual analytics of the Bitcoin mining economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,210 +2482,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (1), pp.868-878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender in 30 Years of IEEE Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (1), pp.497-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VAST 2020 Contest Challenge: GraphMatchMaker: Visual Analytics for Graph Comparison and Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,133 +2693,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (4), pp.89 - 102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/mcg.2021.3091955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Blockchain Data: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2691,70 +2837,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (7), pp.3135 - 3152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2963018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2764,114 +2910,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Analytics for Monitoring and Exploration of Bitcoin Blockchain Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris-Saclay, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPASG010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03577664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3018,51 +3164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Antonio Napoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gatteschi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114445" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppakorn Thanuthanad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Rajendran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velitchko Filipov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Miksch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC51069.2021.9461124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Valdivia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20191148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Mu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114495" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina I Sas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munthitra Thadthapong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Knottenbelt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA66705.2025.11229695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oetske Leroux-Fankhauser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vatter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudinat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68974-1_18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Coquid&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82431-9_17" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82431-9_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramos Tubino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74643-7_17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kassoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weidenholzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605768.3623544" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_36" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902465v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432675" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163006v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC51069.2021.9461118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00712-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00591-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3159004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114821" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114787" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2021.3091955" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03577664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASG010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppakorn Thanuthanad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Rajendran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velitchko Filipov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Miksch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Antonio Napoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gatteschi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC51069.2021.9461124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Valdivia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20191148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kitzler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Makridis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Mu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114495" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina I Sas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munthitra Thadthapong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Knottenbelt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA66705.2025.11229695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Coquid&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82431-9_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oetske Leroux-Fankhauser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vatter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudinat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68974-1_18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82431-9_13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kassoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weidenholzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605768.3623544" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramos Tubino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74643-7_17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_36" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902465v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432675" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163006v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC51069.2021.9461118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00712-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00591-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3159004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114787" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2021.3091955" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03577664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASG010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>