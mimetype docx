--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1104,317 +1104,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Alameda Research: A Multi-Token Network Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Taxonomy of Stablecoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestin Coquidé</w:t>
+                <w:t xml:space="preserve">Oetske Leroux-Fankhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cazabet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+                <w:t xml:space="preserve">Thibault Vatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaudinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Complex Networks and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-82431-9_17⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematical Research for Blockchain Economy (MARBLE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Malaga, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-68974-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727905v1</w:t>
+                <w:t xml:space="preserve">hal-04607181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Taxonomy of Stablecoins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oetske Leroux-Fankhauser</w:t>
+                <w:t xml:space="preserve">Inside Alameda Research: A Multi-Token Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gaudinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematical Research for Blockchain Economy (MARBLE 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Malaga, Spain. </w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-68974-1_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82431-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607181v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Decentralized Finance Transactions through Ego Network Motif Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Complex Networks and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1442,304 +1442,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contagion in Decentralized Lending Protocols: A Case Study of Compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal and Geographical Analysis of Real Economic Activities in the Bitcoin Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramos Tubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Weidenholzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Prat</w:t>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 Workshop on Decentralized Finance and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Nov 2023, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">LIMBO@ECML/PKDD 2023: International workshop on LearnIng and Mining for BlOckchains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3605768.3623544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74643-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221228v1</w:t>
+                <w:t xml:space="preserve">hal-04188062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and Geographical Analysis of Real Economic Activities in the Bitcoin Blockchain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contagion in Decentralized Lending Protocols: A Case Study of Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ramos Tubino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+                <w:t xml:space="preserve">Myriam Kassoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">Simon Weidenholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIMBO@ECML/PKDD 2023: International workshop on LearnIng and Mining for BlOckchains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2023 Workshop on Decentralized Finance and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2023, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-74643-7_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3605768.3623544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188062v1</w:t>
+                <w:t xml:space="preserve">hal-04221228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Analysis of Money Flow in the Bitcoin Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.443-455, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1786,51 +1786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Analysis of Money Flows in the Bitcoin Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci 2022: International School and Conference on Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2068,104 +2068,104 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163006v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of ego multi-token transfer networks: a multilayer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,51 +2225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingerprinting Bitcoin entities using money flow representation learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2769,50 +2769,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inferring psychological traits from spending categories and dynamic consumption patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Centellegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Gladstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPJ Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-021-00281-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visualization of Blockchain Data: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2837,70 +2971,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (7), pp.3135 - 3152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2963018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2910,114 +3044,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Analytics for Monitoring and Exploration of Bitcoin Blockchain Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris-Saclay, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPASG010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03577664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3164,51 +3298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppakorn Thanuthanad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Rajendran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velitchko Filipov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Miksch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Antonio Napoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gatteschi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC51069.2021.9461124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Valdivia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20191148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kitzler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Makridis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Mu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114495" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina I Sas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munthitra Thadthapong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Knottenbelt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA66705.2025.11229695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Coquid&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82431-9_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oetske Leroux-Fankhauser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vatter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudinat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68974-1_18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82431-9_13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kassoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weidenholzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605768.3623544" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramos Tubino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74643-7_17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_36" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902465v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432675" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163006v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC51069.2021.9461118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00712-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00591-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3159004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114787" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2021.3091955" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03577664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASG010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppakorn Thanuthanad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Rajendran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velitchko Filipov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Miksch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Antonio Napoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gatteschi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC51069.2021.9461124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Valdivia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20191148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kitzler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Makridis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Mu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114495" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina I Sas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munthitra Thadthapong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Knottenbelt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA66705.2025.11229695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oetske Leroux-Fankhauser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vatter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudinat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68974-1_18" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Coquid&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82431-9_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82431-9_13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramos Tubino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74643-7_17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kassoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weidenholzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605768.3623544" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_36" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902465v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432675" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163006v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC51069.2021.9461118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00712-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00591-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3159004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114787" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2021.3091955" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Centellegher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Gladstone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Matz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-021-00281-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03577664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASG010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>