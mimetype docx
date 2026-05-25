--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1104,317 +1104,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Taxonomy of Stablecoins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inside Alameda Research: A Multi-Token Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oetske Leroux-Fankhauser</w:t>
+                <w:t xml:space="preserve">Célestin Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gaudinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematical Research for Blockchain Economy (MARBLE 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-68974-1_18⟩</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82431-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607181v1</w:t>
+                <w:t xml:space="preserve">hal-04727905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Alameda Research: A Multi-Token Network Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Taxonomy of Stablecoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oetske Leroux-Fankhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestin Coquidé</w:t>
+                <w:t xml:space="preserve">Thibault Vatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cazabet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natkamon Tovanich</w:t>
+                <w:t xml:space="preserve">Arnaud Gaudinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Complex Networks and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. </w:t>
+              <w:t xml:space="preserve">International Conference on Mathematical Research for Blockchain Economy (MARBLE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Malaga, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-82431-9_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-68974-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727905v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Decentralized Finance Transactions through Ego Network Motif Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Complex Networks and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1461,51 +1461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and Geographical Analysis of Real Economic Activities in the Bitcoin Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ramos Tubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1695,51 +1695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Analysis of Money Flow in the Bitcoin Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palermo, Italy. pp.443-455, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1786,51 +1786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Analysis of Money Flows in the Bitcoin Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci 2022: International School and Conference on Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2108,64 +2108,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of ego multi-token transfer networks: a multilayer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,51 +2225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingerprinting Bitcoin entities using money flow representation learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cazabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2635,295 +2635,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAST 2020 Contest Challenge: GraphMatchMaker: Visual Analytics for Graph Comparison and Matching</w:t>
+                <w:t xml:space="preserve">Inferring psychological traits from spending categories and dynamic consumption patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Simone Centellegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacéra Bennacer Seghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Gladstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mcg.2021.3091955⟩</w:t>
+              <w:t xml:space="preserve">EPJ Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-021-00281-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283200v1</w:t>
+                <w:t xml:space="preserve">hal-03237636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring psychological traits from spending categories and dynamic consumption patterns</w:t>
+                <w:t xml:space="preserve">VAST 2020 Contest Challenge: GraphMatchMaker: Visual Analytics for Graph Comparison and Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natkamon Tovanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joe Gladstone</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Matz</w:t>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), pp.89 - 102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjds/s13688-021-00281-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/mcg.2021.3091955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237636v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Blockchain Data: A Systematic Review</w:t>
               </w:r>
@@ -3298,51 +3298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppakorn Thanuthanad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Rajendran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velitchko Filipov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Miksch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Antonio Napoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gatteschi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC51069.2021.9461124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Valdivia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20191148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kitzler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Makridis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Mu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114495" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina I Sas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munthitra Thadthapong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Knottenbelt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA66705.2025.11229695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oetske Leroux-Fankhauser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vatter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudinat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68974-1_18" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Coquid&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82431-9_17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82431-9_13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramos Tubino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74643-7_17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kassoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weidenholzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605768.3623544" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_36" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902465v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432675" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163006v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC51069.2021.9461118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00712-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00591-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3159004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114787" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2021.3091955" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Centellegher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Gladstone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Matz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-021-00281-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03577664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASG010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natkamon Tovanich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppakorn Thanuthanad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Rajendran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velitchko Filipov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Miksch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Antonio Napoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gatteschi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC51069.2021.9461124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Valdivia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eurp.20191148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kitzler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos A. Makridis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Mu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114495" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina I Sas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munthitra Thadthapong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Knottenbelt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA66705.2025.11229695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Coquid&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cazabet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82431-9_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oetske Leroux-Fankhauser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vatter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudinat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68974-1_18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82431-9_13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramos Tubino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74643-7_17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kassoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weidenholzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605768.3623544" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21127-0_36" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902465v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS49979.2021.9432675" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163006v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC51069.2021.9461118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00712-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00591-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3159004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114787" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Centellegher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Bennacer Seghouani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Gladstone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Matz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-021-00281-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2021.3091955" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03577664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASG010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>