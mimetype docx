--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1158,399 +1158,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review of the Interaction between Nutrition and Immunity in Livestock: Effect of Dietary Supplementation with Synthetic Amino Acids</w:t>
+                <w:t xml:space="preserve">Behavior Comparison During Chronic Heat Stress in Large White and Creole Pigs Using Image-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Montout</w:t>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beramice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.2813. </w:t>
+              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani11102813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fanim.2021.784376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356289v1</w:t>
+                <w:t xml:space="preserve">hal-03475225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germ cell apoptosis is critical to maintain Caenorhabditis elegans offspring viability in stressful environments</w:t>
+                <w:t xml:space="preserve">Systematic Review of the Interaction between Nutrition and Immunity in Livestock: Effect of Dietary Supplementation with Synthetic Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fausett</w:t>
+                <w:t xml:space="preserve">Laura Montout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Bellone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (12), pp.e0260573. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.2813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0260573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani11102813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474764v1</w:t>
+                <w:t xml:space="preserve">hal-03356289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior Comparison During Chronic Heat Stress in Large White and Creole Pigs Using Image-Analysis</w:t>
+                <w:t xml:space="preserve">Germ cell apoptosis is critical to maintain Caenorhabditis elegans offspring viability in stressful environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+                <w:t xml:space="preserve">Sarah Fausett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dantec</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Gimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Michele Bellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (12), pp.e0260573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fanim.2021.784376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0260573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475225v1</w:t>
+                <w:t xml:space="preserve">hal-03474764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Genetics of Thermoregulation in Pigs: A Review</w:t>
               </w:r>
@@ -1800,51 +1800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feed restriction and refeeding on performance and metabolism of European and Caribbean growing pigs in a tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,51 +2984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une restriction alimentaire et d'une réalimentation sur les performances et le métabolisme de porcs européens (&amp;lt;em&amp;gt;Large White&amp;lt;/em&amp;gt;) et caribéens (Créole) en croissance en climat tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,51 +3109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation des ressources et tolérance à la chaleur chez le porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3840,51 +3840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4179,269 +4179,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and developmental mechanisms underlying sperm size variation in &amp;lt;em&amp;gt;Caenorhabditis&amp;lt;/em&amp;gt; nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and developmental changes underlying sperm size evolution in Caenorhabditis nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Callemeyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Callemeyn</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Braendle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International C. elegans meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Los Angeles, United States. , 2013</w:t>
+              <w:t xml:space="preserve">Evolution 2013 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Snowbird, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746448v1</w:t>
+                <w:t xml:space="preserve">hal-02805841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and developmental changes underlying sperm size evolution in Caenorhabditis nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and developmental mechanisms underlying sperm size variation in &amp;lt;em&amp;gt;Caenorhabditis&amp;lt;/em&amp;gt; nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Callemeyn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuno Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Braendle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution 2013 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Snowbird, United States. 2013</w:t>
+              <w:t xml:space="preserve">19. International C. elegans meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Los Angeles, United States. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805841v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental sensitivity and evolution of &amp;lt;em&amp;gt;Caenorhabditis&amp;lt;/em&amp;gt; germline proliferation and differentiation</w:t>
               </w:r>
@@ -5495,51 +5495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31F73608"/>
+    <w:nsid w:val="D6E56673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5643,51 +5643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A79CFF96"/>
+    <w:nsid w:val="BE7ADF10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5877,51 +5877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nausicaa-poullet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0919-8848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44338-025-00156-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gimond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demoinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braendle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Devarieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09381-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11102813" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fausett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260573" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mercedes Rauw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.770480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Golushko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitryi Chalin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03372-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41145-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Teotonio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D50N9J2C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Callemeyn-Torre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C Gray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PBXQGK1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Maduzia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Choury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Gray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Soares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Callemeyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805776v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kirchmaier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2181-3_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2842-2_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nausicaa-poullet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0919-8848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44338-025-00156-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gimond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demoinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braendle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Devarieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09381-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11102813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fausett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260573" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mercedes Rauw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.770480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Golushko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitryi Chalin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03372-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41145-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Teotonio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D50N9J2C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Callemeyn-Torre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C Gray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PBXQGK1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Maduzia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Choury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Gray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Soares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Callemeyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805776v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kirchmaier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soares" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2181-3_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2842-2_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>