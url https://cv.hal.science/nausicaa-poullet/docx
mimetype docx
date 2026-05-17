--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -2049,307 +2049,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex heterochrony underlies the evolution of &amp;lt;em&amp;gt;Caenorhabditis elegans&amp;lt;/em&amp;gt; hermaphrodite sex allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergent evolution of sperm gigantism and the developmental origins of sperm size variability in&amp;lt;em&amp;gt; Caenorhabditis&amp;lt;/em&amp;gt; nematodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Callemeyn-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Gimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Teotonio</w:t>
+                <w:t xml:space="preserve">Jeremy C Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 70 (10), pp.2357-2369. </w:t>
+              <w:t xml:space="preserve">, 2016, 70 (11), pp.2485-2503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.13043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629987v1</w:t>
+                <w:t xml:space="preserve">hal-02631004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent evolution of sperm gigantism and the developmental origins of sperm size variability in&amp;lt;em&amp;gt; Caenorhabditis&amp;lt;/em&amp;gt; nematodes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex heterochrony underlies the evolution of &amp;lt;em&amp;gt;Caenorhabditis elegans&amp;lt;/em&amp;gt; hermaphrodite sex allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Gimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Callemeyn-Torre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeremy C Gray</w:t>
+                <w:t xml:space="preserve">Henrique Teotonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 70 (11), pp.2485-2503. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 70 (10), pp.2357-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631004v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionarily divergent thermal sensitivity of germline development and fertility in hermaphroditic Caenorhabditis nematodes.</w:t>
               </w:r>
@@ -3234,51 +3234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent evolution of sperm gigantism and its developmental origins in &amp;lt;em&amp;gt;Caenorhabditis&amp;lt;/em&amp;gt; nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Callemeyn-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Gimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5495,51 +5495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6E56673"/>
+    <w:nsid w:val="14F5C732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5643,51 +5643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BE7ADF10"/>
+    <w:nsid w:val="2E9229BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5877,51 +5877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nausicaa-poullet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0919-8848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44338-025-00156-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gimond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demoinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braendle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Devarieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09381-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11102813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fausett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260573" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mercedes Rauw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.770480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Golushko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitryi Chalin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03372-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41145-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Teotonio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D50N9J2C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Callemeyn-Torre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C Gray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PBXQGK1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Maduzia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Choury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Gray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Soares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Callemeyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805776v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kirchmaier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soares" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2181-3_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2842-2_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nausicaa-poullet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0919-8848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44338-025-00156-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gimond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demoinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braendle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Devarieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09381-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11102813" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fausett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bellone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260573" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mercedes Rauw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.770480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Golushko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitryi Chalin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03372-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41145-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Callemeyn-Torre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C Gray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Teotonio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D50N9J2C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12170" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PBXQGK1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Maduzia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Choury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Gray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Soares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Callemeyn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805776v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kirchmaier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soares" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2181-3_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2842-2_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>