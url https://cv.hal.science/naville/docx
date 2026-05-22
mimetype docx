--- v0 (2026-03-19)
+++ v1 (2026-05-22)
@@ -100,1073 +100,1073 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-wave inversion results for offset VSP data in geothermal GGR5 well</w:t>
+                <w:t xml:space="preserve">HF-HR VSP results in geothermal GGR5 well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Barnes</w:t>
+                <w:t xml:space="preserve">Charles Naville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Naville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Humphries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Vicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminar on Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPWLA-France; Schlumberger, Jun 2024, CLAMART, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/stet/2024051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761860v1</w:t>
+                <w:t xml:space="preserve">hal-04738185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved dipole sonic imaging of intra-Dogger bodies from Grigny GGR5 sub-horizontal drain, and interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyasu Hirabayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPWLA France -Geothermal Energy Seminar (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPWLA France, Jun 2024, Clamart (FR), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.28985.17763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF-HR VSP results in geothermal GGR5 well</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Full-wave inversion results for offset VSP data in geothermal GGR5 well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Naville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on Geothermal Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geothermal Energy Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPWLA France, Jun 2024, Clamart, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738185v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ILLUSTRATION OF A LAND VSP FIELD OPERATION WITH VIBRATOR SOURCE AROUND THE DRILLING SITE, GRAND PARIS AREA, FRANCE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Naville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos ANTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ungemach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HF/HR VSP acquisition, processing, and interpretation in the deviated section of the high-angle geothermal borehole of Grigny GGR5, targeting intra-Dogger thin, porous beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Naville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Naville</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">James Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Vicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79, pp.69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/stet/2024051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-wave anisotropy from two dipole sonic data processing methods, confronted with fracture permeability, logs and cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Yver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Naville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77, pp.13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/stet/2022006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D mapping of permeable structures affecting a deep granite basement using isotropic 3C VSP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 186, pp.245-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05012.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling of deformation in the Upper Rhine Graben sediments. Seismic reflection and diffraction on 3-component Vertical Seismic Profiling (Soultz-sous-Forêts area)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Naville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 342 (7-8), p. 575-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542509v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-04415705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1184,64 +1184,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction and Refraction Occurring in a Fault Zone in Corinth Gulf, Greece as Seen by Vertical Seismic Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Naville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1311,51 +1311,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFPEN – APS – PPZG: Orientation of 3 component Rig-source VSPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Naville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russ Tavernetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,51 +1419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEISDIP: Dip and Azimuths from 3 Component Vertical Seismic Profiles (3C -VSP).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Naville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serbutoviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1713,51 +1713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Naville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyasu Hirabayashi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28985.17763" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Humphries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Vicelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hanot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04738390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Yver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2022006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Place" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marthelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05012.x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00542509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0L5GM5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soulas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos ANTICS" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ungemach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Tavernetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sweeny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Kazemi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01171298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serbutoviez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bruneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Throo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Japiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Naville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bailey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Humphries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Vicelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hanot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyasu Hirabayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28985.17763" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soulas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos ANTICS" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ungemach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04738390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Yver" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2022006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Place" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marthelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05012.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00542509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0L5GM5T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Tavernetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sweeny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Kazemi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01171298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serbutoviez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bruneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Throo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Japiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>