--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -276,2359 +276,2467 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards IoT-based Smart Mobility Framework for Proactive Road Stress Detection in Individuals with ASD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoulde Barry Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEXA 2025 Conferences &amp; Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomous avatar-based architecture for value-added services provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 6th IEEE International Conference on Internet of Things: Systems, Management and Security (IOTSMS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenade, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomic Management Approach for Dynamic Service Based IoT Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Networks, Computers and Communications (ISNCC 2018): Internet of Everything, Data Analytics and Smart Cities (ISNCC-2018 IoE-DASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Selection for Service Composition Based on Temporal and QoS Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikbel Guidara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Al Jaouhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2016.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heuristic Based Time-Aware Service Selection Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikbel Guidara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2015.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pruning based Service Selection Approach under QoS and Temporal Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikbel Guidara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21th IEEE International Conference on Web Services (ICWS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Alaska, United States. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942429v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal verification of mobile publish/subscribe machine-to-machine communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Symposium on a World of Wireless, Mobile and Multimedia (WOWMOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6919022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Formal Specification and Verification of Temporal Constraints in Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Cheikhrouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IEEE International Conference on Services Computing (SCC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, Alaska, United States. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Enabling Time-aware Consistency of Collaborative Cross-Organisational Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Cheikhrouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th IEEE International Conference on Service Oriented Computing (ICSOC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45391-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Survey on Time-aware Business Process Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Cheikhrouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Angers, France. 10p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a Time-centric modeling of Business Processes in BPMN 2.0.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Cheikhrouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Information Integration andWeb-based Applications &amp; Services (iiWAS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Austria. pp.154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph-based formalism for Machine-to-Machine self-managed communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE), 2013 IEEE 22nd International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hammamet, Tunisia. pp.74-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2013.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789347v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Timed Business Process View Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Cheikhrouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IEEE International Conference on e-Business Engineering (ICEBE'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Coventry, United Kingdom. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805532v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Timed Requirement Verification for Service Choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IEEE International Conference on Collaborative Computing: Networking, Applications and Worksharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578436v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a novel framework for handling multi-level SLA in cross-organizational enterprise collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikbel Guidara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Factories of the Future (FoF) at I-ESA 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Valence, Spain. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic algorithm based approach for fluctuating QoS aware selection of IoT services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Guittoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.17946-17965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3145853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Temporal Perspective in Business Process Modeling : An Evaluative Survey and Research Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Cheikhrouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (1), pp. 75-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent QoS Aware Best Service Combination Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikbel Guidara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jmaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Tazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Web Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (2), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/IJWSR.2015040101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Web Services based on Timed Mediation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Next-Generation Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), 26p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Error-Handling-aware Choreography to Orchestration Transformation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebail Sirine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Hadj Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadj Kacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Collaborative Enterprise (IJCEnt)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (2-3), pp.151-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Compatibility of Timed Choreography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Web Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (2), pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921398v1</w:t>
-              </w:r>
-[...1548 lines deleted...]
-                <w:t xml:space="preserve">hal-00676200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Web Services : from Qualitative to Quantitative Timed Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Athman Bouguettaya and Quan Z. Sheng and Florian Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Services Foundations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.399-422, 2014, 978-1-4614-7517-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-7518-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2638,144 +2746,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position paper: An integration approach of service composition models: from choreography to orchestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Hadj Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hadj Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2843,51 +2951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3A4D387"/>
+    <w:nsid w:val="28127A79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3074,51 +3182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nawal-guermouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4606-3424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154399v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khadir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Guittoum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3145853" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Cheikhrouhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Guidara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tazi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJWSR.2015040101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebail Sirine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hadj Kacem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Kacem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02337238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garzone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Al Jaouhari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2016.42" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942429v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6919022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45391-9_24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789347v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.45" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805532v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578436v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7518-7_16" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Rebai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nawal-guermouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4606-3424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154399v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167438v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoulde Barry Amadou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02337238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khadir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01874447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garzone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Guidara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Al Jaouhari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2016.42" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tazi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.19" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942429v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6919022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Cheikhrouhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45391-9_24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789347v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.45" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805532v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578436v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Guittoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3145853" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJWSR.2015040101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebail Sirine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hadj Kacem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Kacem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7518-7_16" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Rebai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>