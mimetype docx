--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -2951,51 +2951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28127A79"/>
+    <w:nsid w:val="954C0B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>