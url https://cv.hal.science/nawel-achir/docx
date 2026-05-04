--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -146,51 +146,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -314,697 +314,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and drawbacks of plant-based beverages as alternatives to animal milk: A multidimensional review</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi inoculation enhances nutritional quality of prickly pear (Opuntia ficus-indica) fruits and cladodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Abbou</w:t>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Kadri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Servent</w:t>
+                <w:t xml:space="preserve">Ghofran Bouzoumita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khokha Mouhoubi</w:t>
+                <w:t xml:space="preserve">Tina Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Medouni-Haroune</w:t>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The North African Journal of Food and Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (20), pp.74-95. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (17), pp.1902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51745/najfnr.9.20.74-95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture15171902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266081v1</w:t>
+                <w:t xml:space="preserve">hal-05266083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field-applicable low-tech method for extracting capsaicinoids from red chili pepper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Servent</w:t>
+                <w:t xml:space="preserve">Fermented Cashew Apple Beverages: Current State of Knowledge and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Codjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sylvain Dabadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pélagie Agbobatinkpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Faizan Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101338⟩</w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/beverages11020049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269652v1</w:t>
+                <w:t xml:space="preserve">hal-05269662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermented Cashew Apple Beverages: Current State of Knowledge and Prospects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Collombel</w:t>
+                <w:t xml:space="preserve">Physicochemical and compositional characterization of a wild fruit from the Angolan Miombo: Anisophyllea boehmii Engl.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famoroso João da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettencourt Munanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/beverages11020049⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture15111175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269662v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and compositional characterization of a wild fruit from the Angolan Miombo: Anisophyllea boehmii Engl.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A field-applicable low-tech method for extracting capsaicinoids from red chili pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bettencourt Munanga</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Faizan Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (11), pp.1175. </w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.101338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture15111175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108323v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi inoculation enhances nutritional quality of prickly pear (Opuntia ficus-indica) fruits and cladodes</w:t>
+                <w:t xml:space="preserve">Advantages and drawbacks of plant-based beverages as alternatives to animal milk: A multidimensional review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Labidi</w:t>
+                <w:t xml:space="preserve">Amina Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Julien</w:t>
+                <w:t xml:space="preserve">Khokha Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+                <w:t xml:space="preserve">Lamia Medouni-Haroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (17), pp.1902. </w:t>
+              <w:t xml:space="preserve">The North African Journal of Food and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (20), pp.74-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture15171902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51745/najfnr.9.20.74-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266083v1</w:t>
+                <w:t xml:space="preserve">hal-05266081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Low-Frequency Ultrasound to a Crossflow Microfiltration Pilot: Effect of Ultrasonic Pulse Application on Sono-Microfiltration of Jackfruit Juice</w:t>
               </w:r>
@@ -1386,684 +1386,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic study of carotenoid degradation during storage of papaya chips obtained by vacuum frying with saturated and unsaturated oils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the nutritional quality of pulses via germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Avezum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Soto</w:t>
+                <w:t xml:space="preserve">Charlotte Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrient Servent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vaillant</w:t>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108737⟩</w:t>
+              <w:t xml:space="preserve">Food Reviews International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (9), pp.6011-6044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87559129.2022.2063329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886266v1</w:t>
+                <w:t xml:space="preserve">hal-03892177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the nutritional quality of pulses via germination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiza Avezum</w:t>
+                <w:t xml:space="preserve">Reduction of antinutritional factors during Pinus halepensis seeds beverage processing, a focus on phytates and oxalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Giovanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lefevre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Omar Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Reviews International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/87559129.2022.2063329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124, pp.105635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03892177v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modeling of four folates in a model solution at different temperatures and pH to mimic their behavior in foods during processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Perfetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (4), pp.e14288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfpe.14288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of antinutritional factors during Pinus halepensis seeds beverage processing, a focus on phytates and oxalates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Aoun</w:t>
+                <w:t xml:space="preserve">Growth Kinetics of Kazachstania unispora and Its Interaction with Lactic Acid Bacteria during Qymyz Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Askar Kondybayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105635⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation9020101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210144v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Kinetics of Kazachstania unispora and Its Interaction with Lactic Acid Bacteria during Qymyz Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A kinetic study of carotenoid degradation during storage of papaya chips obtained by vacuum frying with saturated and unsaturated oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrient Servent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Askar Kondybayev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Collombel</w:t>
+                <w:t xml:space="preserve">Nadiarid Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Strub</w:t>
+                <w:t xml:space="preserve">Fabrice Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.101. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.108737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fermentation9020101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967766v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of Individual Carotenoid Quantification in Mixtures Using UV-Vis Spectrophotometry with Multivariate Curve Resolution Alternating Least Squares (MCR-ALS)</w:t>
               </w:r>
@@ -2075,64 +2075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2166,64 +2166,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up a diagram process for the elaboration of a new plant‐based beverage from Pinus halepensis seeds: Selection of unit operations and their conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,77 +2430,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and Metabolism of Lacticaseibacillus casei and Lactobacillus kefiri Isolated from Qymyz, a Traditional Fermented Central Asian Beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Askar Kondybayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaukhar Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2603,51 +2603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ralison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2737,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagro Guehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Grabulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2826,421 +2826,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of proteic and lipidic compounds during production of a traditional legume condiment (Soumbala) made from African Locust Bean ( Parkia biglobosa ) seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring and modelling of physicochemical properties of papaya chips during vacuum frying to control their sensory attributes and nutritional value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Yavo Esse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Mercedes Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Servent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijfs.14724⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 299, pp.110514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891990v1</w:t>
+                <w:t xml:space="preserve">hal-03892077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and modelling of physicochemical properties of papaya chips during vacuum frying to control their sensory attributes and nutritional value</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vaillant</w:t>
+                <w:t xml:space="preserve">Fermented mare milk product (Qymyz, Koumiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Askar Kondybayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaukhar Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110514⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, pp.105065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2021.105065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892077v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermented mare milk product (Qymyz, Koumiss)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fate of proteic and lipidic compounds during production of a traditional legume condiment (Soumbala) made from African Locust Bean ( Parkia biglobosa ) seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yavo Esse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tagro Simplice Guehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Grabulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Thierry Malomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119, pp.105065. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.804-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2021.105065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.14724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892030v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring anthocyanin degradation in Hibiscus sabdariffa extracts with multi-curve resolution on spectral measurement during storage</w:t>
               </w:r>
@@ -3490,51 +3490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility of Biofortified Sweet Potato Carotenoids in Baby Food: Impact of Manufacturing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4324,583 +4324,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culinary practices mimicking a polysaccharide-rich recipe enhance the bioaccessibility of fat-soluble micronutrients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Pasteurization of citrus juices with ohmic heating to preserve the carotenoid profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Descalzo</w:t>
+                <w:t xml:space="preserve">Thiziri Hadjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodir Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.037⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.397-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02032074v1</w:t>
+                <w:t xml:space="preserve">hal-01540843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasteurization of citrus juices with ohmic heating to preserve the carotenoid profile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Culinary practices mimicking a polysaccharide-rich recipe enhance the bioaccessibility of fat-soluble micronutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Servent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Descalzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiziri Hadjal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pain</w:t>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210, pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.11.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01540843v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02032074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-fat frying process induces nutritional composition diversity of fried products assessed by SAIN/LIM scores</w:t>
+                <w:t xml:space="preserve">Current Food Classifications in Epidemiological Studies Do Not Enable Solid Nutritional Recommendations for Preventing Diet-Related Chronic Diseases: The Impact of Food Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joseph Bassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichan Prabhasankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.017⟩</w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.629-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/an.115.008789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123061v1</w:t>
+                <w:t xml:space="preserve">hal-02032434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Food Classifications in Epidemiological Studies Do Not Enable Solid Nutritional Recommendations for Preventing Diet-Related Chronic Diseases: The Impact of Food Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fardet</w:t>
+                <w:t xml:space="preserve">Deep-fat frying process induces nutritional composition diversity of fried products assessed by SAIN/LIM scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Rock</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.204-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/an.115.008789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02032434v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a nutritional profile predicting tool for fresh and processed tomato-based products</w:t>
               </w:r>
@@ -5022,1770 +5022,1636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02032969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Food Classifications in Epidemiological Studies Do Not Enable Solid Nutritional Recommendations for Preventing Diet-Related Chronic Diseases: The Impact of Food Processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carotene Reactivity in Pink Grapefruit Juice Elucidated from Model Systems and Multiresponse Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiziri Hadjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodir Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/an.115.008789⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (15), pp.3970-3979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977039v1</w:t>
+                <w:t xml:space="preserve">hal-02032359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotene Reactivity in Pink Grapefruit Juice Elucidated from Model Systems and Multiresponse Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation kinetic modelling of ascorbic acid and colour intensity in pasteurised blood orange juice during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Remini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Belbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00509⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173, pp.665-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02032359v1</w:t>
+                <w:t xml:space="preserve">hal-02032652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation kinetic modelling of ascorbic acid and colour intensity in pasteurised blood orange juice during storage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Multi-response Modelling to Investigate Mechanisms of beta-Carotene Degradation in Dried Orange-Fleshed Sweet Potato During Storage: from Carotenoids to Aroma Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bechoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.1656 - 1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-013-1229-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.10.069⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02032652v1</w:t>
+                <w:t xml:space="preserve">hal-01195481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Multi-response Modelling to Investigate Mechanisms of beta-Carotene Degradation in Dried Orange-Fleshed Sweet Potato During Storage: from Carotenoids to Aroma Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal degradation kinetics of xanthophylls from blood orange in model and real food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiziri Hadjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodir Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (6), pp.1656 - 1669. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (4), pp.2442-2450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-013-1229-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195481v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02033105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation kinetics of xanthophylls from blood orange in model and real food systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into β-Carotene thermal degradation in oils with multiresponse modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (12), pp.2035-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11746-011-1864-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.12.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02033105v1</w:t>
+                <w:t xml:space="preserve">hal-01506489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of β-carotene during fruit and vegetable processing or storage: reaction mechanisms and kinetic aspects: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66 (6), pp.417-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/fruits/2011058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into β-Carotene thermal degradation in oils with multiresponse modeling</w:t>
+                <w:t xml:space="preserve">Direct observation of the surface structure of French fries by UV–VIS confocal laser scanning microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (1), pp.307-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11746-011-1864-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01506489v1</w:t>
+                <w:t xml:space="preserve">hal-01605054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of the surface structure of French fries by UV–VIS confocal laser scanning microscopy</w:t>
+                <w:t xml:space="preserve">Kinetic study of β-carotene and lutein degradation in oils during heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verohanitra Randrianatoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréina Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 112 (3), pp.NA-NA. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.200900165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01605054v1</w:t>
+                <w:t xml:space="preserve">hal-02033560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of β-carotene and lutein degradation in oils during heat treatment</w:t>
+                <w:t xml:space="preserve">Ability of some food preservation processes to modify the overall nutritional value of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janvier Kindossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100, pp.613-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.200900165⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02033560v1</w:t>
+                <w:t xml:space="preserve">hal-01173800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of some food preservation processes to modify the overall nutritional value of food</w:t>
+                <w:t xml:space="preserve">Simulation and ability to control the surface thermal history and reactions during deep fat frying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (11), pp.1953-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.05.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01173800v1</w:t>
+                <w:t xml:space="preserve">hal-01602040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and ability to control the surface thermal history and reactions during deep fat frying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of mechanisms, conditions, and factors involved in the oil uptake phenomenon during the deep-fat frying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Mohammad Ziaiifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (8), pp.1410-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2007.01664.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.03.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01602040v1</w:t>
+                <w:t xml:space="preserve">hal-01194942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of mechanisms, conditions, and factors involved in the oil uptake phenomenon during the deep-fat frying process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of energy transfer conditions on the chemical degradation of a frying oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chipeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aman Mohammad Ziaiifar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...101 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 108, pp.999-1006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejlt.200600153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6795,176 +6661,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and optimization of rapid and small-scale germination process on the nutritional quality of lentil and cowpea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiza Avezum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAEF- International Association For Engineering And Food, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfers and reactions modelling of aroma compounds in coffee beans during fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7019,113 +6885,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14 : International Congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic amines in African locust bean (Parkia biglobosa) fermented seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Tenincoura Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esse Yavo Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7144,293 +7010,293 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legume Science and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Of Applied Biologists, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid degradation kinetics during storage of papaya chips obtained by vacuum frying with saturated vs. insaturated oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIBIA 2019 - Iberoamerican Congress of Food Engineering : Challenging Food Engineering as a Driver Towards Sustainable Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la bioaccessibilité des vitamines liposolubles dans un système de profilage nutritionnel durant la préparation d’un plat traditionnel tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Uthayakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7440,51 +7306,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical characterization and bioactive compounds of Anisophyllea boehmii Engl.: A wild fruit from Angola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famoroso João da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7543,159 +7409,159 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1stURNM InternationalScientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Malanje, Angola</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical changes in papaya fruit during vacuum frying - a focus on sugars reactivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Violleau Salmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. IAEF, pp.49, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7705,151 +7571,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and mass transfer during frying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Deep-Fat Frying of Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 310 p., 2008, Contemporary Food Engineering, 978-1-420-05558-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7996,51 +7862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539363v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famoroso Jo&#227;o da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mertz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettencourt Munanga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102810" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Abbou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khokha Mouhoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Medouni-Haroune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51745/najfnr.9.20.74-95" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vivas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Bel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faizan Usman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Codjia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sylvain Dabad&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Agbobatinkpo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Collombel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages11020049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05108323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15111175" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofran Bouzoumita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15171902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04694368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herenia Adilene Miramontes-Escobar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efigenia Montalvo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Alejandra Chac&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes14090192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04710963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Petrovic Markovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savoure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101687" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Avezum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Madode" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.138027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Soto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrient Servent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid Jim&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vaillant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108737" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefevre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2022.2063329" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perfetto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giovanetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105635" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03967766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Kondybayev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9020101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892105v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/4509523" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13943" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892186v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Salem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieczkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111303" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03936500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Konuspayeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Loiseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8080367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboahangy Ravoninjatovo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ralison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03936396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16888" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03891990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yavo Esse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Simplice Guehi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thierry Malomar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14724" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mercedes P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110514" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sinela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233; Kane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Ciss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Sakho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-457x.29417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Messan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mundombe Sinela" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Rawat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRM6T9X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munanga de J.C. Bettencourt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loiseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Matignon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMQ64L1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Corrales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Forestier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mertz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.071" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQCRWQVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00701" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Descalzo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZ5FJ9H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Hadjal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.11.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123061v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassama" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVD4M4C9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichan Prabhasankar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/an.115.008789" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12811" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4C43E214A0DD1B2F4EFBBB1E321A5C1FE7689DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00509" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032652v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Remini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belbahi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.069" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5FRNR91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bechoff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1229-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033105v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.12.022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJZXLG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506489v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1864-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0MHJXJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2L6927B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033560v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Randrianatoandro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ina Laffargue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200900165" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSRNZC18-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173800v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Kindossi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRMQL7WN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602040v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.03.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGCSZCL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194942v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohammad Ziaiifar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trezzani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2007.01664.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8J179X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191432v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Kara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200600153" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CE966E6B12609118E2FBFDEF060B07A826E4D47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04430783v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04809544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Tenincoura Kon&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esse Yavo Michel Olivier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894905v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jimenez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602156v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Uthayakumar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04412481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181542v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Violleau Salmane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600984v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Advances-in-Deep-Fat-Frying-of-Foods/Sumnu-Sahin/p/book/9781420055580" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539363v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famoroso Jo&#227;o da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mertz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettencourt Munanga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102810" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofran Bouzoumita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Julien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15171902" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Codjia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sylvain Dabad&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Agbobatinkpo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Collombel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages11020049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05108323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15111175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vivas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Bel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faizan Usman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Abbou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khokha Mouhoubi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Medouni-Haroune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51745/najfnr.9.20.74-95" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04694368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herenia Adilene Miramontes-Escobar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efigenia Montalvo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Alejandra Chac&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes14090192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04710963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Petrovic Markovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savoure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101687" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Avezum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Madode" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.138027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2022.2063329" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giovanetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105635" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perfetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14288" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03967766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Kondybayev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9020101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Soto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrient Servent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid Jim&#233;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vaillant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892105v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/4509523" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13943" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892186v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Salem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieczkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111303" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03936500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Konuspayeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Loiseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8080367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboahangy Ravoninjatovo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ralison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03936396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16888" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mercedes P&#233;rez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110514" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03891990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yavo Esse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Simplice Guehi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thierry Malomar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14724" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sinela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233; Kane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Ciss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Sakho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-457x.29417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Messan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mundombe Sinela" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Rawat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRM6T9X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munanga de J.C. Bettencourt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loiseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Matignon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMQ64L1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Corrales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Forestier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mertz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.071" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQCRWQVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00701" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540843v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Hadjal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.11.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032074v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Descalzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZ5FJ9H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassama" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichan Prabhasankar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/an.115.008789" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123061v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVD4M4C9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12811" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4C43E214A0DD1B2F4EFBBB1E321A5C1FE7689DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00509" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Remini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belbahi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.069" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5FRNR91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195481v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bechoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1229-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.12.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJZXLG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1864-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0MHJXJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605054v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2L6927B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Randrianatoandro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ina Laffargue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200900165" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSRNZC18-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Kindossi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRMQL7WN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.03.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGCSZCL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194942v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohammad Ziaiifar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trezzani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2007.01664.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8J179X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Kara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200600153" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CE966E6B12609118E2FBFDEF060B07A826E4D47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04430783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04809544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Tenincoura Kon&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esse Yavo Michel Olivier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894905v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jimenez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602156v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Uthayakumar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04412481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181542v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Violleau Salmane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Advances-in-Deep-Fat-Frying-of-Foods/Sumnu-Sahin/p/book/9781420055580" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>