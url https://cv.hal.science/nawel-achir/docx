--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -314,295 +314,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi inoculation enhances nutritional quality of prickly pear (Opuntia ficus-indica) fruits and cladodes</w:t>
+                <w:t xml:space="preserve">Fermented Cashew Apple Beverages: Current State of Knowledge and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Labidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Servent</w:t>
+                <w:t xml:space="preserve">Fabrice Codjia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghofran Bouzoumita</w:t>
+                <w:t xml:space="preserve">D. Sylvain Dabadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Julien</w:t>
+                <w:t xml:space="preserve">Pélagie Agbobatinkpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+                <w:t xml:space="preserve">Ingrid Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (17), pp.1902. </w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture15171902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/beverages11020049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266083v1</w:t>
+                <w:t xml:space="preserve">hal-05269662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermented Cashew Apple Beverages: Current State of Knowledge and Prospects</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi inoculation enhances nutritional quality of prickly pear (Opuntia ficus-indica) fruits and cladodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Codjia</w:t>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sylvain Dabadé</w:t>
+                <w:t xml:space="preserve">Ghofran Bouzoumita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pélagie Agbobatinkpo</w:t>
+                <w:t xml:space="preserve">Tina Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Collombel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nawel Achir</w:t>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (2), pp.49. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (17), pp.1902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/beverages11020049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture15171902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269662v1</w:t>
+                <w:t xml:space="preserve">hal-05266083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical and compositional characterization of a wild fruit from the Angolan Miombo: Anisophyllea boehmii Engl.</w:t>
               </w:r>
@@ -716,295 +716,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field-applicable low-tech method for extracting capsaicinoids from red chili pepper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advantages and drawbacks of plant-based beverages as alternatives to animal milk: A multidimensional review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Faizan Usman</w:t>
+                <w:t xml:space="preserve">Khokha Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Medouni-Haroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101338⟩</w:t>
+              <w:t xml:space="preserve">The North African Journal of Food and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (20), pp.74-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51745/najfnr.9.20.74-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269652v1</w:t>
+                <w:t xml:space="preserve">hal-05266081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and drawbacks of plant-based beverages as alternatives to animal milk: A multidimensional review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Abbou</w:t>
+                <w:t xml:space="preserve">A field-applicable low-tech method for extracting capsaicinoids from red chili pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Servent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Kadri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Servent</w:t>
+                <w:t xml:space="preserve">Camille Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khokha Mouhoubi</w:t>
+                <w:t xml:space="preserve">Sebastien Le Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Medouni-Haroune</w:t>
+                <w:t xml:space="preserve">Muhammad Faizan Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The North African Journal of Food and Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (20), pp.74-95. </w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.101338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51745/najfnr.9.20.74-95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266081v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Low-Frequency Ultrasound to a Crossflow Microfiltration Pilot: Effect of Ultrasonic Pulse Application on Sono-Microfiltration of Jackfruit Juice</w:t>
               </w:r>
@@ -1524,278 +1524,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of antinutritional factors during Pinus halepensis seeds beverage processing, a focus on phytates and oxalates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Kadri</w:t>
+                <w:t xml:space="preserve">Kinetic modeling of four folates in a model solution at different temperatures and pH to mimic their behavior in foods during processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Servent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Giovanetti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carmen Perfetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (4), pp.e14288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.14288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210144v1</w:t>
+                <w:t xml:space="preserve">hal-03969435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of four folates in a model solution at different temperatures and pH to mimic their behavior in foods during processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+                <w:t xml:space="preserve">Reduction of antinutritional factors during Pinus halepensis seeds beverage processing, a focus on phytates and oxalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Giovanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Perfetto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omar Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (4), pp.e14288. </w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124, pp.105635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpe.14288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969435v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Kinetics of Kazachstania unispora and Its Interaction with Lactic Acid Bacteria during Qymyz Production</w:t>
               </w:r>
@@ -1820,51 +1820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Collombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2160,425 +2160,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up a diagram process for the elaboration of a new plant‐based beverage from Pinus halepensis seeds: Selection of unit operations and their conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Servent</w:t>
+                <w:t xml:space="preserve">Growth and Metabolism of Lacticaseibacillus casei and Lactobacillus kefiri Isolated from Qymyz, a Traditional Fermented Central Asian Beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Askar Kondybayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ricci</w:t>
+                <w:t xml:space="preserve">Gaukhar Konuspayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khodir Madani</w:t>
+                <w:t xml:space="preserve">Gerard Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (2), </w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (8), pp.367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpe.13943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fermentation8080367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892096v1</w:t>
+                <w:t xml:space="preserve">hal-03936500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the transfer and degradation kinetics of aroma compounds from liquid media into coffee beans during simulated wet processing conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting up a diagram process for the elaboration of a new plant‐based beverage from Pinus halepensis seeds: Selection of unit operations and their conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Servent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hadj Salem</w:t>
+                <w:t xml:space="preserve">Julien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Achir</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khodir Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.13943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892186v1</w:t>
+                <w:t xml:space="preserve">hal-03892096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and Metabolism of Lacticaseibacillus casei and Lactobacillus kefiri Isolated from Qymyz, a Traditional Fermented Central Asian Beverage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Askar Kondybayev</w:t>
+                <w:t xml:space="preserve">Modelling the transfer and degradation kinetics of aroma compounds from liquid media into coffee beans during simulated wet processing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaukhar Konuspayeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Strub</w:t>
+                <w:t xml:space="preserve">R. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Loiseau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (8), pp.367. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.111303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fermentation8080367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936500v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of soaking and thermal treatment on nutritional quality of three varieties of common beans ( Phaseolus vulgaris L .) from Madagascar</w:t>
               </w:r>
@@ -2603,51 +2603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ralison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2737,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagro Guehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Grabulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2975,90 +2975,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermented mare milk product (Qymyz, Koumiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Askar Kondybayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaukhar Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 119, pp.105065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3131,51 +3131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagro Simplice Guehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Grabulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thierry Malomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4324,307 +4324,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasteurization of citrus juices with ohmic heating to preserve the carotenoid profile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Culinary practices mimicking a polysaccharide-rich recipe enhance the bioaccessibility of fat-soluble micronutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Servent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiziri Hadjal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khodir Madani</w:t>
+                <w:t xml:space="preserve">Adriana Descalzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pain</w:t>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210, pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540843v1</w:t>
+                <w:t xml:space="preserve">hal-02032074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culinary practices mimicking a polysaccharide-rich recipe enhance the bioaccessibility of fat-soluble micronutrients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pasteurization of citrus juices with ohmic heating to preserve the carotenoid profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Thiziri Hadjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodir Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.037⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.397-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02032074v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Food Classifications in Epidemiological Studies Do Not Enable Solid Nutritional Recommendations for Preventing Diet-Related Chronic Diseases: The Impact of Food Processing</w:t>
               </w:r>
@@ -4925,51 +4925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5041,64 +5041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotene Reactivity in Pink Grapefruit Juice Elucidated from Model Systems and Multiresponse Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Hadjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodir Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5438,77 +5438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal degradation kinetics of xanthophylls from blood orange in model and real food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Hadjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khodir Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,290 +5574,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02033105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into β-Carotene thermal degradation in oils with multiresponse modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation of β-carotene during fruit and vegetable processing or storage: reaction mechanisms and kinetic aspects: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11746-011-1864-2⟩</w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (6), pp.417-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/fruits/2011058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506489v1</w:t>
+                <w:t xml:space="preserve">hal-01506490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of β-carotene during fruit and vegetable processing or storage: reaction mechanisms and kinetic aspects: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into β-Carotene thermal degradation in oils with multiresponse modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dornier</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (12), pp.2035-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11746-011-1864-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/fruits/2011058⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01506490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of the surface structure of French fries by UV–VIS confocal laser scanning microscopy</w:t>
               </w:r>
@@ -6011,51 +6011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréina Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Avallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 112 (3), pp.NA-NA. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6800,90 +6800,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfers and reactions modelling of aroma compounds in coffee beans during fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7862,51 +7862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539363v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famoroso Jo&#227;o da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mertz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettencourt Munanga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102810" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofran Bouzoumita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Julien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15171902" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Codjia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sylvain Dabad&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Agbobatinkpo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Collombel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages11020049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05108323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15111175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vivas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Bel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faizan Usman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Abbou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khokha Mouhoubi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Medouni-Haroune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51745/najfnr.9.20.74-95" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04694368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herenia Adilene Miramontes-Escobar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efigenia Montalvo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Alejandra Chac&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes14090192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04710963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Petrovic Markovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savoure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101687" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Avezum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Madode" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.138027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2022.2063329" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giovanetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105635" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perfetto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14288" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03967766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Kondybayev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9020101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Soto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrient Servent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid Jim&#233;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vaillant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892105v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/4509523" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13943" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892186v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Salem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieczkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111303" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03936500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Konuspayeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Loiseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8080367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboahangy Ravoninjatovo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ralison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03936396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16888" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mercedes P&#233;rez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110514" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03891990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yavo Esse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Simplice Guehi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thierry Malomar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14724" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sinela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233; Kane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Ciss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Sakho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-457x.29417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Messan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mundombe Sinela" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Rawat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRM6T9X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munanga de J.C. Bettencourt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loiseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Matignon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMQ64L1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Corrales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Forestier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mertz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.071" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQCRWQVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00701" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540843v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Hadjal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.11.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032074v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Descalzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZ5FJ9H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassama" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichan Prabhasankar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/an.115.008789" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123061v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVD4M4C9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12811" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4C43E214A0DD1B2F4EFBBB1E321A5C1FE7689DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00509" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Remini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belbahi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.069" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5FRNR91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195481v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bechoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1229-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.12.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJZXLG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1864-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0MHJXJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605054v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2L6927B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Randrianatoandro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ina Laffargue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200900165" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSRNZC18-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Kindossi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRMQL7WN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.03.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGCSZCL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194942v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohammad Ziaiifar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trezzani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2007.01664.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8J179X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Kara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200600153" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CE966E6B12609118E2FBFDEF060B07A826E4D47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04430783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04809544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Tenincoura Kon&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esse Yavo Michel Olivier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894905v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jimenez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602156v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Uthayakumar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04412481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181542v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Violleau Salmane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Advances-in-Deep-Fat-Frying-of-Foods/Sumnu-Sahin/p/book/9781420055580" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539363v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famoroso Jo&#227;o da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mertz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettencourt Munanga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102810" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Codjia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sylvain Dabad&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Agbobatinkpo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Collombel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages11020049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofran Bouzoumita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15171902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05108323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15111175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Abbou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khokha Mouhoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Medouni-Haroune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51745/najfnr.9.20.74-95" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vivas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Bel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faizan Usman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101338" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04694368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herenia Adilene Miramontes-Escobar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efigenia Montalvo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Alejandra Chac&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes14090192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04710963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Petrovic Markovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savoure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101687" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Avezum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Madode" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.138027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2022.2063329" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perfetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14288" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giovanetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105635" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03967766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Kondybayev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9020101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Soto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrient Servent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid Jim&#233;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vaillant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892105v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/4509523" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03936500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Konuspayeva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Loiseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8080367" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892096v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13943" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Salem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieczkowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulanger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111303" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboahangy Ravoninjatovo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ralison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03936396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16888" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mercedes P&#233;rez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110514" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03891990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yavo Esse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Simplice Guehi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thierry Malomar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14724" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sinela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233; Kane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Ciss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Sakho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-457x.29417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Messan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mundombe Sinela" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Rawat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRM6T9X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munanga de J.C. Bettencourt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loiseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Matignon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMQ64L1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Corrales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Forestier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mertz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.071" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQCRWQVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00701" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Descalzo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTZ5FJ9H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Hadjal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.11.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassama" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichan Prabhasankar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/an.115.008789" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123061v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVD4M4C9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12811" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4C43E214A0DD1B2F4EFBBB1E321A5C1FE7689DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00509" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Remini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belbahi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.069" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5FRNR91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195481v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bechoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1229-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.12.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJZXLG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506489v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1864-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0MHJXJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605054v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2L6927B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Randrianatoandro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ina Laffargue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200900165" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSRNZC18-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Kindossi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRMQL7WN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.03.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGCSZCL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194942v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohammad Ziaiifar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trezzani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2007.01664.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ8J179X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Kara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200600153" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CE966E6B12609118E2FBFDEF060B07A826E4D47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04430783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04809544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Tenincoura Kon&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esse Yavo Michel Olivier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894905v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jimenez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602156v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Uthayakumar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04412481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181542v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Violleau Salmane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Advances-in-Deep-Fat-Frying-of-Foods/Sumnu-Sahin/p/book/9781420055580" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>