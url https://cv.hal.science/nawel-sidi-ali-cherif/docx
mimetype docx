--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nawel SIDI ALI CHERIF </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences / Associate Professor - HRM & OB</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nawel-sidi-ali-cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9139-0029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière entre perspectives cognitive et comportementale : Une étude des scripts de carrière des magistrats au sein de l'institution judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (3), pp.133-161. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.048.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et magistrat•es : une gestion des ressources humaines (GRH) en miettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Complexity and Uncertainty: Rethinking 'Career Scripts' in a Dynamic World (Symposium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Strategic Intent to Emergent Reality: Public Career Management Policy Outcomes in the French Judiciary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Human Resource Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career Management for Judges and Prosecutors in France: A System Under Pressure Amid Justice Modernization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Justice Administration Research Association, Jun 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous ne voulons plus d'une justice qui n'écoute pas et chronomètre tout&amp;quot; : les magistrat·es à l'épreuve du travail empêché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième édition du Festival International de Sociologie : "Au chevet du travail : les enjeux de la santé au travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire "territoire, travail, âge, santé", Oct 2024, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ideal workers to Ideal careers : a study of career norms and their influence on gendered career inequalities in the French judicial organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM Careers Division, CarCon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VU, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only wishful thinking? Career scripts and organizational career management outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM Careers Division, CarCon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VU, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ideal worker norm to ideal career norms? The normative pressure of career scripts behind gendered career inequalities in the French justice system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la complexité des mobilités entre individu et institution : la carrière des magistrats en mouvements au sein de l’institution judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et magistrat·es : une GRH en miettes ? Une analyse contextualiste, comparative et pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schoenaers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IERDJ; Ecole Nationale de la Magistrature, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des magistrats, un enjeu stratégique au défi de la modernisation de la justice : réflexions croisées juridiques et gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointing out the role of agency in the organizational career management process through career scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la dualité agency/structure dans la gestion des carrières : mise en perspective théorique et observation exploratoire de la gestion de la mobilité des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès de l'AGRH - Atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les chefs de juridiction organisent le travail des magistrats : exemples de juridictions du Grand-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magistrats : un corps saisi par les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Recherche Droit &amp; Justice, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scripts de carrière pour mieux comprendre la complexité des mobilités entre individu et institution : réflexions conceptuelles et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Pihel, Jean Pralong &amp; Séverine Ventolini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des carrières : une approche par les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.129-143, 2023, ISBN : 978-2-311-41274-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scripts de carrière pour mieux comprendre la complexité des mobilités entre individu et institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et magistrat.es : une GRH en miettes ? Une analyse contextualiste, comparative et pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission Droit et justice; CEREFIGE, Université de Lorraine. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières individuelles comme levier RH de transformation organisationnelle : une approche par la dynamique agency/structure. Le cas de la gestion des carrières des magistrats dans un contexte de modernisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023LORR0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04484634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche dynamique de la carrière : la carrière peut-elle être un levier de transformation organisationnelle ? Illustration par le cas des Magistrats et de l’Institution Judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité apprenante du cadre contemporain : une nouvelle manière de vivre sa carrière et de façonner son parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nawel SIDI ALI CHERIF </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences / Associate Professor - HRM & OB</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nawel-sidi-ali-cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9139-0029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière entre perspectives cognitive et comportementale : Une étude des scripts de carrière des magistrats au sein de l'institution judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (3), pp.133-161. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.048.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et magistrat•es : une gestion des ressources humaines (GRH) en miettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Complexity and Uncertainty: Rethinking 'Career Scripts' in a Dynamic World (Symposium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Strategic Intent to Emergent Reality: Public Career Management Policy Outcomes in the French Judiciary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Human Resource Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career Management for Judges and Prosecutors in France: A System Under Pressure Amid Justice Modernization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Justice Administration Research Association, Jun 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous ne voulons plus d'une justice qui n'écoute pas et chronomètre tout&amp;quot; : les magistrat·es à l'épreuve du travail empêché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième édition du Festival International de Sociologie : "Au chevet du travail : les enjeux de la santé au travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire "territoire, travail, âge, santé", Oct 2024, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only wishful thinking? Career scripts and organizational career management outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM Careers Division, CarCon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VU, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ideal workers to Ideal careers : a study of career norms and their influence on gendered career inequalities in the French judicial organization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOM Careers Division, CarCon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VU, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ideal worker norm to ideal career norms? The normative pressure of career scripts behind gendered career inequalities in the French justice system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la complexité des mobilités entre individu et institution : la carrière des magistrats en mouvements au sein de l’institution judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et magistrat·es : une GRH en miettes ? Une analyse contextualiste, comparative et pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schoenaers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IERDJ; Ecole Nationale de la Magistrature, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des magistrats, un enjeu stratégique au défi de la modernisation de la justice : réflexions croisées juridiques et gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointing out the role of agency in the organizational career management process through career scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la dualité agency/structure dans la gestion des carrières : mise en perspective théorique et observation exploratoire de la gestion de la mobilité des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès de l'AGRH - Atelier doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les chefs de juridiction organisent le travail des magistrats : exemples de juridictions du Grand-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magistrats : un corps saisi par les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Recherche Droit &amp; Justice, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scripts de carrière pour mieux comprendre la complexité des mobilités entre individu et institution : réflexions conceptuelles et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Pihel, Jean Pralong &amp; Séverine Ventolini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des carrières : une approche par les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.129-143, 2023, ISBN : 978-2-311-41274-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scripts de carrière pour mieux comprendre la complexité des mobilités entre individu et institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et magistrat.es : une GRH en miettes ? Une analyse contextualiste, comparative et pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission Droit et justice; CEREFIGE, Université de Lorraine. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières individuelles comme levier RH de transformation organisationnelle : une approche par la dynamique agency/structure. Le cas de la gestion des carrières des magistrats dans un contexte de modernisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023LORR0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04484634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche dynamique de la carrière : la carrière peut-elle être un levier de transformation organisationnelle ? Illustration par le cas des Magistrats et de l’Institution Judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité apprenante du cadre contemporain : une nouvelle manière de vivre sa carrière et de façonner son parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Sidi Ali Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="527D8C54"/>
+    <w:nsid w:val="B7BBE450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nawel-sidi-ali-cherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9139-0029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Sidi Ali Cherif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.048.0133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Mayrhofer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenaers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03588947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03383060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04253114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04343880v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04484634v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0241" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03028245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03028255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nawel-sidi-ali-cherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9139-0029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Sidi Ali Cherif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.048.0133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Mayrhofer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenaers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03588947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03383060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04253114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04343880v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03504460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04484634v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0241" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03028245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03028255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>