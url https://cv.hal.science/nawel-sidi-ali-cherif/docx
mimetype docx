--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7BBE450"/>
+    <w:nsid w:val="2538BD56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>