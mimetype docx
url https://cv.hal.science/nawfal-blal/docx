--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -66,3773 +66,4045 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normal contact of metainterfaces: the roles of finite size and microcontact interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Ezzahra Fekak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A High-Order Stabilization-Free Virtual Element Method for 3D Linear Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Giacoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for layer separation of GaAs Solar Cell Grown on a Porous Germanium using a Stress-Inducing Layer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brieuc Mevel</w:t>
+                <w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouar Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Turala</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Lamnawar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 53RD PHOTOVOLTAIC SPECIALISTS CONFERENCE, PVSC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2-ème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420833v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Method for layer separation of GaAs Solar Cell Grown on a Porous Germanium using a Stress-Inducing Layer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Turala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ripa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-ème Congrès Français de mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd Photovoltaic Specialist Conference-PVSC-Annual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montréal, Canada. 701-701 (1 page), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC59419.2025.11133185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405392v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional star-convex stabilization-free Virtual Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Giacoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order model based metamodeling for multiparametric local heat treatment simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Cimatti Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical response of coextruded multi-nanolayered films of PS/LDPE: How mechanical confinment enables to control PS damage mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reduced Order Based Metamodel for Parametric Computational Studies of Local Post Weld Heat Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Cimatti Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Computational Plasticity COMPLAS2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanique computationnelle pilotée par des données Application à la simulation des procédés du soudage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une stratégie d'optimisation structurelle avec matériaux microarchitecturés et présence d'incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenchen Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450851v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique éléments-finis des procédés de fabrication additive de type dépôt sous énergie dirigée DED</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Model-Free Data Driven Computational Mechanics Application for welding simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Khai Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717663v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie d'optimisation structurelle avec matériaux microarchitecturés et présence d'incertitudes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermique éléments-finis des procédés de fabrication additive de type dépôt sous énergie dirigée DED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketaki Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717732v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Free Data Driven Computational Mechanics Application for welding simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mécanique computationnelle pilotée par des données Application à la simulation des procédés du soudage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Khai Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">CFM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451081v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural optimization strategy with micro-architectured materials and uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenchen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) and 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive and multiscale uncertainty propagation and parametric/topological optimization for problems with microstructured material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenchen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and analysis of non-classical architectured materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions aux limites pour le calcul de conductivité thermique effective des mousses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zi Kang Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de structures micro-architecturées par optimisation topologique multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Djourachkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An homogenization example of a material with non-conventional microstructure: thermal memory effect and uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Space-Time Multiscale Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPGP, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation numérique et expérimentale d'un matériau auxétique : étude des incertitudes liées à un procédé de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bajolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hill-based computational homogenization approach for effective elastic properties of Kelvin open-cell foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Cunsolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'abaques numériques pour des calculs en temps-réel : application au procédé de soudage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444894v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142044v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation par sommation variationnelle Application au cas des matériaux à gradient de propriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohesive Zone Models identification using an inverse homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Analysis of the Impact of the Microstructure on Plasticity and Fracture in Interface-Dominated Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grenoble Institute of Technology and the belgian IAP (Interuniversity Attraction Poles) network INTEMATE, Oct 2015, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation micromécanique de l’endommagement d’un milieu cohesif-volumique ductile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439745v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717039v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall elastoplastic behaviour of a cohesive medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Numerical and Mechanical Issues When Using Intrinsic Cohesive Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Solid Mechanics Conference (ESMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOMEN 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives : bornes et relations micro-macro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Besançon, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall behavior of elastic materials with embedded cohesive zone models:rigorous bounds and mesh size-to-cohesive properties relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESIS-TC Workshop on Numerical Methods for Materials Failure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3842,2108 +4114,2108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven identification-free approach for nonlinear structural dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessé Paixão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11071-025-11163-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hu–Washizu stabilization-free Virtual Element Method for 3D linear elasticity with star-convex polyhedrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Giacoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 432, pp.117420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization of periodic beam lattices using Cosserat elasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Data assisted framework for topology design of micro-architected compliant mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Djourachkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2023.107037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831937v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assisted framework for topology design of micro-architected compliant mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Topology optimization of periodic beam lattices using Cosserat elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112116⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.107037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2023.107037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661766v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangent space Data Driven framework for elasto-plastic material behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Khai Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2022.103895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time simulation of the transplanted tooth using model order reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Badrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhilde Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1201177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1201177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale topology optimization of 3D structures: A micro-architectured materials database assisted strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Djourachkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 255, pp.106574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datadriven HOPGD based computational vademecum for welding parameter identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (1), pp.47-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-018-1656-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive data learning based computational homogenization of materials with uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (3), pp.807-828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-019-01682-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Properties of New Insulating Juncus Maritimus Fibrous Mortar Composites/Experimental Results and Analytical Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Saghrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (5), pp.981. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9050981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive sparse grid based HOPGD: Toward a nonintrusive strategy for constructing space-time welding &amp;lt;i&amp;gt;computational vademecum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 114 (13), pp.1438-1461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.5793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-parametric space-time &amp;lt;i&amp;gt;computational vademecum&amp;lt;/i&amp;gt; for parametric studies: Application to real time welding simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 139, pp.62-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Elastic Behavior of Irregular Closed-Cell Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Cunsolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11112100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective elastic properties of periodic irregular open-cell foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Cunsolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143, pp.155-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modeling of effective elastic properties of open-cell foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Cunsolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 115, pp.61-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical-based criteria for the calibration of cohesive zone parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 246, pp.206-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2012.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial compliance inherent to the intrinsic cohesive zone models: criteria and application to planar meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 178, pp.71-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-012-9734-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria on the artificial compliance inherent to the intrinsic cohesive zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 339 (12), pp.789-795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5953,147 +6225,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of &amp;quot;Mesh density and geodesic tortuosity in planar triangular tessellations devoted to fracture mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Shaqfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6103,114 +6375,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Micromécanique et Identification Inverse de l'Endommagement par Approches Cohésives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013MON20079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00870763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6357,51 +6629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Mevel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Turala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ripa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapotot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Naim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Giacoma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cimatti Lucarelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iampietro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fabing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Khai Nguyen Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketaki Mishra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Chu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Kang Low" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Djourachkovitch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bajolet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Zhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cunsolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Michaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154521v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paix&#227;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mesny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11163-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718497v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bouchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117420" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2023.107037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112116" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103895" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1201177" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106574" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1656-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01682-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Saghrouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050981" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5793" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112100" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.03.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870763v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20079" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Zeka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Fekak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bouchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Giacoma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Naim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc M&#233;vel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Turala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ripa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapotot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133185" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bouchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cimatti Lucarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iampietro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fabing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Chu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Khai Nguyen Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketaki Mishra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Kang Low" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Djourachkovitch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bajolet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cunsolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Michaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Lu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154521v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paix&#227;o" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mesny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11163-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831937v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2023.107037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103895" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1201177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1656-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01682-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Saghrouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050981" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5793" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661443v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112100" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.03.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>