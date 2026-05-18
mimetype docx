--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -1114,515 +1114,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie d'optimisation structurelle avec matériaux microarchitecturés et présence d'incertitudes</w:t>
+                <w:t xml:space="preserve">Modélisation thermique éléments-finis des procédés de fabrication additive de type dépôt sous énergie dirigée DED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenchen Chu</w:t>
+                <w:t xml:space="preserve">Ketaki Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dureisseix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nawfal Blal</w:t>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717732v1</w:t>
+                <w:t xml:space="preserve">hal-03717663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Free Data Driven Computational Mechanics Application for welding simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Mécanique computationnelle pilotée par des données Application à la simulation des procédés du soudage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Khai Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">CFM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451081v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique éléments-finis des procédés de fabrication additive de type dépôt sous énergie dirigée DED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ketaki Mishra</w:t>
+                <w:t xml:space="preserve">Une stratégie d'optimisation structurelle avec matériaux microarchitecturés et présence d'incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenchen Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717663v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanique computationnelle pilotée par des données Application à la simulation des procédés du soudage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Model-Free Data Driven Computational Mechanics Application for welding simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Khai Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450851v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural optimization strategy with micro-architectured materials and uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenchen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1660,90 +1660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive and multiscale uncertainty propagation and parametric/topological optimization for problems with microstructured material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenchen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and analysis of non-classical architectured materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1984,51 +1984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An homogenization example of a material with non-conventional microstructure: thermal memory effect and uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t>
+                <w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
@@ -2446,97 +2446,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142044v1</w:t>
+                <w:t xml:space="preserve">hal-03444894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t>
+                <w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
@@ -2554,97 +2554,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706206v1</w:t>
+                <w:t xml:space="preserve">hal-02142044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t>
+                <w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
@@ -2662,73 +2662,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444894v1</w:t>
+                <w:t xml:space="preserve">hal-01706206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation par sommation variationnelle Application au cas des matériaux à gradient de propriétés</w:t>
               </w:r>
@@ -4390,265 +4390,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assisted framework for topology design of micro-architected compliant mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Djourachkovitch</w:t>
+                <w:t xml:space="preserve">Topology optimization of periodic beam lattices using Cosserat elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112116⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.107037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2023.107037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661766v1</w:t>
+                <w:t xml:space="preserve">hal-03831937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization of periodic beam lattices using Cosserat elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gergely Molnár</w:t>
+                <w:t xml:space="preserve">Data assisted framework for topology design of micro-architected compliant mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Djourachkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 281, pp.107037. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2023.107037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831937v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangent space Data Driven framework for elasto-plastic material behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Khai Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,51 +6629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Zeka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Fekak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bouchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Giacoma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Naim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc M&#233;vel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Turala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ripa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapotot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133185" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bouchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cimatti Lucarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iampietro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fabing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Chu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Khai Nguyen Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketaki Mishra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Kang Low" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Djourachkovitch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bajolet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cunsolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Michaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Lu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154521v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paix&#227;o" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mesny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11163-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831937v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2023.107037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103895" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1201177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1656-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01682-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Saghrouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050981" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5793" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661443v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112100" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.03.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Zeka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Fekak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bouchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Giacoma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Naim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lamnawar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc M&#233;vel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Turala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ripa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapotot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133185" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bouchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cimatti Lucarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iampietro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fabing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketaki Mishra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Khai Nguyen Pham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Chu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Kang Low" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Djourachkovitch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bajolet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cunsolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Michaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Lu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154521v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess&#233; Paix&#227;o" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mesny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11163-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2023.107037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112116" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103895" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1201177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106574" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1656-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01682-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Saghrouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050981" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661361v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5793" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.10.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661443v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112100" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.03.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>