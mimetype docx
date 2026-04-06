--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1048,230 +1048,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique éducative et apprentissage du code informatique.Etude exploratoire auprès d’organismes de formation</w:t>
+                <w:t xml:space="preserve">Les temps de l’action et de la réflexivité en formation professionnelle : l’exemple des pratiques en œuvre à l’IUT Bordeaux Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feirouz Boudokhane-Lima</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Amri</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Monseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DONNÉES GÉOSPATIALES, INTELLIGENCE ARTIFICIELLE ET DÉVELOPPEMENT.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Pessac, France</w:t>
+              <w:t xml:space="preserve">Colloque International IPAPE "Innovation Pédagogique, Accompagnement et Professionnalisation des Etudiants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480565v1</w:t>
+                <w:t xml:space="preserve">hal-02494469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temps de l’action et de la réflexivité en formation professionnelle : l’exemple des pratiques en œuvre à l’IUT Bordeaux Montaigne</w:t>
+                <w:t xml:space="preserve">Robotique éducative et apprentissage du code informatique.Etude exploratoire auprès d’organismes de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Boudokhane-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Blot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Amri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International IPAPE "Innovation Pédagogique, Accompagnement et Professionnalisation des Etudiants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Djerba, Tunisie</w:t>
+              <w:t xml:space="preserve">DONNÉES GÉOSPATIALES, INTELLIGENCE ARTIFICIELLE ET DÉVELOPPEMENT.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494469v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression identitaire « mobile » des jeunes : vers une autre narration de soi.</w:t>
               </w:r>
@@ -2326,51 +2326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères idientitaires et médiations technologiques : de nouveaux espaces relationnels dans les ghettos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2858,51 +2858,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression numérique de soi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3130,51 +3130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81A77761"/>
+    <w:nsid w:val="22A3A02E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3361,51 +3361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nayra-vacaflor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169145255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayra Vacaflor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Boudokhane-Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Amri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01226602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouldoires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Monseigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6363" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02480433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nayra-vacaflor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169145255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayra Vacaflor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Boudokhane-Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Amri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01226602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouldoires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Monseigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6363" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02480433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>