--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -282,51 +282,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03350293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages du smartphone en contexte migratoire : étude qualitative auprès d’un groupe de migrants syriens</w:t>
+                <w:t xml:space="preserve">Les usages du smartphone en contexte migratoire. REFSICOM, Médias et migration/immigration : représentations, communautés et réseaux numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feirouz Boudokhane-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
@@ -353,75 +353,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609812v1</w:t>
+                <w:t xml:space="preserve">hal-02538911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages du smartphone en contexte migratoire. REFSICOM, Médias et migration/immigration : représentations, communautés et réseaux numériques.</w:t>
+                <w:t xml:space="preserve">Les usages du smartphone en contexte migratoire : étude qualitative auprès d’un groupe de migrants syriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feirouz Boudokhane-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
@@ -448,51 +448,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538911v1</w:t>
+                <w:t xml:space="preserve">hal-04609812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexiones sobre la cultura digital de los jóvenes : de los usos a las apropiaciones.</w:t>
               </w:r>
@@ -541,269 +541,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revindicaciones históricas, empoderamiento y desnaturalización : la mujer en la ciencia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilisation numérique de l’immigré tunisien pendant la révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Boudokhane-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mulher Sapiens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nouvelles formes de visibilité des individus en entreprise: technologie et temporalité, 44, pp.215-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.4441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535184v1</w:t>
+                <w:t xml:space="preserve">sic_01226602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation numérique de l’immigré tunisien pendant la révolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revindicaciones históricas, empoderamiento y desnaturalización : la mujer en la ciencia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44, pp.215-226</w:t>
+              <w:t xml:space="preserve">Mulher Sapiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609832v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation numérique de l’immigré tunisien pendant la révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feirouz Boudokhane-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Nouvelles formes de visibilité des individus en entreprise: technologie et temporalité, 44, pp.215-226. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 44, pp.215-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.4441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">sic_01226602v1</w:t>
+                <w:t xml:space="preserve">hal-04609832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressions numériques populaires : les jeunes des cités vers une démocratie numérique de soi.</w:t>
               </w:r>
@@ -1320,191 +1320,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’oeil Critique : an example of Partipatory Education for Media</w:t>
+                <w:t xml:space="preserve">L’Oeil Critique : an example of Participatory Education for Media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’IAMCR </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Media and Communication Research, Jul 2009, México DF, Mexico</w:t>
+              <w:t xml:space="preserve">Human rigths and Communication. IAMCR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ciudad de Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842135v1</w:t>
+                <w:t xml:space="preserve">hal-02535261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Oeil Critique : an example of Participatory Education for Media.</w:t>
+                <w:t xml:space="preserve">L’oeil Critique : an example of Partipatory Education for Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+                <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human rigths and Communication. IAMCR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Ciudad de Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Congrès international de l’IAMCR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Media and Communication Research, Jul 2009, México DF, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535261v1</w:t>
+                <w:t xml:space="preserve">hal-01842135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3130,51 +3130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22A3A02E"/>
+    <w:nsid w:val="CBDA9692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3361,51 +3361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nayra-vacaflor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169145255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayra Vacaflor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Boudokhane-Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Amri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538911v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01226602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouldoires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Monseigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6363" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02480433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nayra-vacaflor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169145255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayra Vacaflor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Boudokhane-Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Amri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609812v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01226602v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4441" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouldoires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Monseigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6363" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02480433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>