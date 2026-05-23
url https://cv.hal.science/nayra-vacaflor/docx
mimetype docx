--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -3130,51 +3130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBDA9692"/>
+    <w:nsid w:val="C8914A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>