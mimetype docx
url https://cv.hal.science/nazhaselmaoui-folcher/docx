--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -447,498 +447,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept of temporal pretopology for the analysis for structural changes. Application to econometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential contamination of stream waters by ultramafic mining sediments: Identification of geochemical makers (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Boula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 232, pp.106879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJDWM.298004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2021.106879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565465v1</w:t>
+                <w:t xml:space="preserve">insu-03330547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boat Detection in Marina using Time-Delay Analysis and Deep Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concept of temporal pretopology for the analysis for structural changes. Application to econometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Scherrer</w:t>
+                <w:t xml:space="preserve">Jannaï Tokotoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Aulnette</w:t>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Quiniou</w:t>
+                <w:t xml:space="preserve">Laisa Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasarhérou Joël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kolb Pierre</w:t>
+                <w:t xml:space="preserve">Claire Leschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJDWM.298004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565470v1</w:t>
+                <w:t xml:space="preserve">hal-03565465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential contamination of stream waters by ultramafic mining sediments: Identification of geochemical makers (New Caledonia)</w:t>
+                <w:t xml:space="preserve">Boat Detection in Marina using Time-Delay Analysis and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Boula</w:t>
+                <w:t xml:space="preserve">Romane Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
+                <w:t xml:space="preserve">Erwan Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+                <w:t xml:space="preserve">Thomas Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kasarhérou Joël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolb Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03330547v1</w:t>
+                <w:t xml:space="preserve">hal-03565470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de Bateaux de Plaisance dans une Marina par Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasarhérou Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolb Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, vol.RNTI-E-37, pp.47-58</w:t>
@@ -961,278 +961,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regionally scalable habitat typology for assessing benthic habitats and fish communities: Application to New Caledonia reefs and lagoons</w:t>
+                <w:t xml:space="preserve">Mining evolutions of complex spatial objects using a single-attributed Directed Acyclic Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pelletier</w:t>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bockel</w:t>
+                <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schohn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chengcheng Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6405⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (10), pp.3931-3971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-020-01478-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881696v1</w:t>
+                <w:t xml:space="preserve">hal-02909702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining evolutions of complex spatial objects using a single-attributed Directed Acyclic Graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+                <w:t xml:space="preserve">A regionally scalable habitat typology for assessing benthic habitats and fish communities: Application to New Caledonia reefs and lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengcheng Mu</w:t>
+                <w:t xml:space="preserve">Thomas Bockel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Pasquier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (10), pp.3931-3971. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-020-01478-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909702v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining significant trend sequences in dynamic attributed graphs</w:t>
               </w:r>
@@ -1482,77 +1482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attributed graph mining in the presence of automorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1625,51 +1625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,77 +1875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequent Pattern Mining in Attributed Trees: algorithms and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2005,51 +2005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial-based KDD process to better manage the river water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,51 +2277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs spatio-temporels. Enjeux et applications à l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2445,51 +2445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, MQDC 2012, RNTI-E-22, pp.165-188</w:t>
@@ -2626,51 +2626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Pattern Mining for Soil Erosion Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de motifs spatiaux dans un SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2861,51 +2861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpaPool: Soft Partition Assignment Pooling for Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Govan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooling de Graph Neural Networks : une approche dense mais adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Govan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3508,303 +3508,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Plankton Detection and Classification on Raw Hologram with a Single Deep Learning Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Govan</w:t>
+                <w:t xml:space="preserve">Concept de prétopologie temporelle pour l'analyse des évolutions structurelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannai Tokotoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Quiniou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laisa Roi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIBB 2021 Computational Intelligence Methods for Bioinformatics and Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Italy</w:t>
+              <w:t xml:space="preserve">21èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2021. RNTI-37, pp.119-131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565469v1</w:t>
+                <w:t xml:space="preserve">hal-03142388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de prétopologie temporelle pour l'analyse des évolutions structurelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+                <w:t xml:space="preserve">Automatic Plankton Detection and Classification on Raw Hologram with a Single Deep Learning Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Govan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannai Tokotoko</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2021. RNTI-37, pp.119-131</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CIBB 2021 Computational Intelligence Methods for Bioinformatics and Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142388v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétraitement de données spatialement imprécises pour une classification supervisée basée sur les images satellitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannaï Tokotoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3872,77 +3872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pattern discovery relevancy by deriving constraints from expert models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,77 +4002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de motifs dans des graphes orientés attribués en présence d’automorphisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4110,77 +4110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles des experts au service de l'extraction de motifs pertinents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,277 +4225,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent Pattern Mining in Attributed trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Weighted Path as a Condensed Pattern in a Single Attributed DAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sanhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.1642-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151513v1</w:t>
+                <w:t xml:space="preserve">hal-01151561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S2PViewer : un prototype de visualisation de motifs spatio-temporels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Frequent Pattern Mining in Attributed trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sanhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d’analyse spatiale (SAGEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gold Coast, Australia. pp.26-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37453-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599582v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spatial-based KDD Process to Better Understand the Spatiotemporal Phenomena</w:t>
               </w:r>
@@ -4507,51 +4507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4596,498 +4596,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01090664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs condensés dans un seul graphe orienté acyclique attribué</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">S2PViewer : un prototype de visualisation de motifs spatio-temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Extraction et Gestion de Connaissances EGC'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.205-216</w:t>
+              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d’analyse spatiale (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339162v1</w:t>
+                <w:t xml:space="preserve">hal-02599582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs condensés dans un unique graphe orienté acyclique attribué</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Extraction de motifs condensés dans un seul graphe orienté acyclique attribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Actes Extraction et Gestion de Connaissances EGC'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151510v1</w:t>
+                <w:t xml:space="preserve">hal-01339162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs fréquents dans des arbres attribués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Extraction de motifs condensés dans un unique graphe orienté acyclique attribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sanhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.193-204</w:t>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151512v1</w:t>
+                <w:t xml:space="preserve">hal-01151510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Path as a Condensed Pattern in a Single Attributed DAG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Extraction de motifs fréquents dans des arbres attribués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.1642-8</w:t>
+              <w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.193-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151561v1</w:t>
+                <w:t xml:space="preserve">hal-01151512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
               </w:r>
@@ -5112,51 +5112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5224,51 +5224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,64 +5319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'arbres spatio-temporels d'itemsets pour le suivi environnemental.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5570,51 +5570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clustering-based visualization of colocation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Desmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5659,351 +5659,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained colocation mining: application to soil erosion characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+                <w:t xml:space="preserve">Un nouveau cadre de travail pour la classification associative dans les données aux classes disproportionnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Grison</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 ACM Symposium on Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.1054--1059</w:t>
+              <w:t xml:space="preserve">Actes des 17ème Rencontres de la Société Francophone de Classification SFC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Denis de la Réunion, France. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464495v1</w:t>
+                <w:t xml:space="preserve">hal-01381485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une extraction et une visualisation des co-localisations adaptées aux experts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Constrained colocation mining: application to soil erosion characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.441--452</w:t>
+              <w:t xml:space="preserve">2010 ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.1054--1059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464496v1</w:t>
+                <w:t xml:space="preserve">hal-01464495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau cadre de travail pour la classification associative dans les données aux classes disproportionnées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une extraction et une visualisation des co-localisations adaptées aux experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 17ème Rencontres de la Société Francophone de Classification SFC'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint Denis de la Réunion, France. pp.47-50</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.441--452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381485v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application-independent feature construction from noisy samples</w:t>
               </w:r>
@@ -6188,51 +6188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parameter-Free Associative Classification Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,51 +6499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Construction and δ-Free Sets in 0/1 Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7001,64 +7001,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des apports sédimentaires liés à l'exploitation minière des altérites nickélifères sur la qualité des eaux de surface (exemple de la Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7154,77 +7154,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale and Multivariate Time Series Clustering: A New Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannaï Tokotoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Govan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7271,51 +7271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSX-Means: An Optimal K Search Approach for Time Series Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannai Tokotoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7668,51 +7668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiante et bonnes pratiques. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tribaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8246,51 +8246,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFB79725"/>
+    <w:nsid w:val="0298FAEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8477,51 +8477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nazhaselmaoui-folcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1667-3819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158724046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05107540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zohaib Nawaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saqib Nawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fournier-Viger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.70033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wabete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03565465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Roi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.298004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Scherrer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Aulnette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasarh&#233;rou Jo&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03330547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106879" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03585150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bockel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sanhes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Mu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01478-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Cheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Chun-Wei Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.06.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niken Gusmawati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#234;t Soulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Mustafa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.03.059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0953-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ida-160806" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0831-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.469-494" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q1VP0W24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cerf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2013.06.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.619-648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J72XTSG0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250950v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Govan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02215-8_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Giannakos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39847-6_13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemonnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03142388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannai Tokotoko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151514v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-327" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37453-1_3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BHMZPLV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802125v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30220-6_14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464499v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03790993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16564-1_27" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonnier Hugues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528891v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_18" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157481v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cudahy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nazhaselmaoui-folcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1667-3819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158724046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05107540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zohaib Nawaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saqib Nawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fournier-Viger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.70033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wabete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03330547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106879" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03565465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Roi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.298004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Scherrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Aulnette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasarh&#233;rou Jo&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03585150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sanhes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Mu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01478-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bockel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6405" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Cheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Chun-Wei Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.06.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niken Gusmawati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#234;t Soulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Mustafa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.03.059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0953-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ida-160806" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0831-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.469-494" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q1VP0W24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cerf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2013.06.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.619-648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J72XTSG0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250950v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Govan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02215-8_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Giannakos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39847-6_13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03142388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannai Tokotoko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151514v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-327" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37453-1_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BHMZPLV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802125v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30220-6_14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464499v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03790993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16564-1_27" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonnier Hugues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528891v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_18" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157481v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cudahy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>