--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -961,278 +961,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining evolutions of complex spatial objects using a single-attributed Directed Acyclic Graph</w:t>
+                <w:t xml:space="preserve">A regionally scalable habitat typology for assessing benthic habitats and fish communities: Application to New Caledonia reefs and lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+                <w:t xml:space="preserve">Dominique Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Sanhes</w:t>
+                <w:t xml:space="preserve">Thomas Bockel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengcheng Mu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Schohn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-020-01478-9⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909702v1</w:t>
+                <w:t xml:space="preserve">hal-02881696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regionally scalable habitat typology for assessing benthic habitats and fish communities: Application to New Caledonia reefs and lagoons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining evolutions of complex spatial objects using a single-attributed Directed Acyclic Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pelletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+                <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bockel</w:t>
+                <w:t xml:space="preserve">Chengcheng Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schohn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (10), pp.3931-3971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10115-020-01478-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881696v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining significant trend sequences in dynamic attributed graphs</w:t>
               </w:r>
@@ -1482,77 +1482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attributed graph mining in the presence of automorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1625,51 +1625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,77 +1875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequent Pattern Mining in Attributed Trees: algorithms and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1986,342 +1986,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial-based KDD process to better manage the river water quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Parameter-free classification in multi-class imbalanced data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.23.469-494⟩</w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (9), pp.109-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01090665v1</w:t>
+                <w:t xml:space="preserve">hal-01024631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter-free classification in multi-class imbalanced data sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gay</w:t>
+                <w:t xml:space="preserve">A spatial-based KDD process to better manage the river water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3-4), pp.469-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.23.469-494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2013.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01024631v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01090665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs spatio-temporels. Enjeux et applications à l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2445,51 +2445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, MQDC 2012, RNTI-E-22, pp.165-188</w:t>
@@ -2518,77 +2518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application-Independent Feature Construction Based onAlmost-Closedness Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30, pp.87-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2626,64 +2626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Pattern Mining for Soil Erosion Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2734,64 +2734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de motifs spatiaux dans un SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Apprentissage et Visualisation, RNTI-A-4, pp.30--52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2808,3801 +2808,4017 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpaPool: Soft Partition Assignment Pooling for Graph Neural Networks</w:t>
+                <w:t xml:space="preserve">Cartographie du risque de leptospirose : une approche holistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Govan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Thibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Big Data Analytics and Knowledge Discovery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse et Gestion des Données médicales spatio-temporelles (DoMeST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gestion et Analyse de données Spatiales et Temporelles (GAST), Mar 2026, Villejuif, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250950v2</w:t>
+                <w:t xml:space="preserve">hal-05627150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooling de Graph Neural Networks : une approche dense mais adaptative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre et prévoir la leptospirose :modélisation du risque fondée sur les données environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Thibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Goarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Govan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence C’Nature – Et si l’on pouvait anticiper les épidémies de leptospirose ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie, May 2026, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197596v1</w:t>
+                <w:t xml:space="preserve">hal-05615237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm for Efficient Descriptive Pattern Mining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Saqib Nawaz</w:t>
+                <w:t xml:space="preserve">SpaPool: Soft Partition Assignment Pooling for Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Govan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Utility-Driven Mining and Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Big Data Analytics and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand. pp.332-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02215-8_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981160v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm for Efficient Descriptive Pattern Mining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Saqib Nawaz</w:t>
+                <w:t xml:space="preserve">Pooling de Graph Neural Networks : une approche dense mais adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Govan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Utility-Driven Mining and Learning (UDML 2024) @PaKDD2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PaKDD2024, May 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691581v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de co-localisations sous contrainte de la structure spatiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Govan</w:t>
+                <w:t xml:space="preserve">A Genetic Algorithm for Efficient Descriptive Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zohaib Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saqib Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Utility-Driven Mining and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, at the 28th Pacific-Asia Conf. on Knowledge Discovery and Data Mining- PAKDD 2024, Jun 2024, Taipei, Taiwan. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164263v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-location Pattern Mining Under the Spatial Structure Constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Govan</w:t>
+                <w:t xml:space="preserve">A Genetic Algorithm for Efficient Descriptive Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zohaib Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saqib Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Workshop on Utility-Driven Mining and Learning (UDML 2024) @PaKDD2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PaKDD2024, May 2024, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945558v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de prétopologie temporelle pour l'analyse des évolutions structurelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de co-localisations sous contrainte de la structure spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Govan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laisa Roi</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotelis Giannakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2021. RNTI-37, pp.119-131</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle, PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142388v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Plankton Detection and Classification on Raw Hologram with a Single Deep Learning Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-location Pattern Mining Under the Spatial Structure Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Govan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotelis Giannakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIBB 2021 Computational Intelligence Methods for Bioinformatics and Biostatistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Strauss, C.; Amagasa, T.; Kotsis, G.; Tjoa, A.M.; Khalil, I., Aug 2023, Penang, Malaysia. pp.186-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39847-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565469v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prétraitement de données spatialement imprécises pour une classification supervisée basée sur les images satellitaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+                <w:t xml:space="preserve">Concept de prétopologie temporelle pour l'analyse des évolutions structurelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goiran</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jannai Tokotoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisa Roi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2021. RNTI-37, pp.119-131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812586v1</w:t>
+                <w:t xml:space="preserve">hal-03142388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving pattern discovery relevancy by deriving constraints from expert models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic Plankton Detection and Classification on Raw Hologram with a Single Deep Learning Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Govan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIBB 2021 Computational Intelligence Methods for Bioinformatics and Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151514v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs dans des graphes orientés attribués en présence d’automorphisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Prétraitement de données spatialement imprécises pour une classification supervisée basée sur les images satellitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannaï Tokotoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hedouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151511v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles des experts au service de l'extraction de motifs pertinents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Extraction de motifs dans des graphes orientés attribués en présence d’automorphisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, ROUEN, France</w:t>
+              <w:t xml:space="preserve">14e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989223v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Path as a Condensed Pattern in a Single Attributed DAG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Les modèles des experts au service de l'extraction de motifs pertinents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.1642-8</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151561v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent Pattern Mining in Attributed trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Improving pattern discovery relevancy by deriving constraints from expert models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sanhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37453-1_3⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.327 - 332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01151513v1</w:t>
+                <w:t xml:space="preserve">hal-01151514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatial-based KDD Process to Better Understand the Spatiotemporal Phenomena</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Weighted Path as a Condensed Pattern in a Single Attributed DAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sanhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE: Conference on Advanced Information Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.1642-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01090664v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S2PViewer : un prototype de visualisation de motifs spatio-temporels</w:t>
+                <w:t xml:space="preserve">A Spatial-based KDD Process to Better Understand the Spatiotemporal Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d’analyse spatiale (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">CAiSE: Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599582v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01090664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs condensés dans un seul graphe orienté acyclique attribué</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">S2PViewer : un prototype de visualisation de motifs spatio-temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Extraction et Gestion de Connaissances EGC'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.205-216</w:t>
+              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d’analyse spatiale (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339162v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs condensés dans un unique graphe orienté acyclique attribué</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Extraction de motifs condensés dans un seul graphe orienté acyclique attribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Actes Extraction et Gestion de Connaissances EGC'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151510v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs fréquents dans des arbres attribués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Frequent Pattern Mining in Attributed trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sanhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gold Coast, Australia. pp.26-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37453-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151512v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Extraction de motifs condensés dans un unique graphe orienté acyclique attribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sanhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.197-202</w:t>
+              <w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585614v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche efficace d'extraction de motifs spatio-séquentiels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Extraction de motifs fréquents dans des arbres attribués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sanhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.161-172</w:t>
+              <w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.193-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00802118v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'arbres spatio-temporels d'itemsets pour le suivi environnemental.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Extraction et Gestion de Connaissances EGC'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.581-582</w:t>
+              <w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.197-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353067v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pattern Next Door: Towards Spatio-sequential Pattern Discovery</w:t>
+                <w:t xml:space="preserve">Vers une approche efficace d'extraction de motifs spatio-séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2012 - 16th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.161-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00802125v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00802118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering-based visualization of colocation patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Extraction d'arbres spatio-temporels d'itemsets pour le suivi environnemental.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sanhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Database Engineering and Applications Symposium (IDEAS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal. pp.70--78</w:t>
+              <w:t xml:space="preserve">Actes Extraction et Gestion de Connaissances EGC'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.581-582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464494v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau cadre de travail pour la classification associative dans les données aux classes disproportionnées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Cerf</w:t>
+                <w:t xml:space="preserve">The Pattern Next Door: Towards Spatio-sequential Pattern Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 17ème Rencontres de la Société Francophone de Classification SFC'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAKDD 2012 - 16th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kuala Lumpur, Malaysia. pp.157-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30220-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381485v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00802125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained colocation mining: application to soil erosion characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A clustering-based visualization of colocation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Desmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloé Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 ACM Symposium on Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.1054--1059</w:t>
+              <w:t xml:space="preserve">15th International Database Engineering and Applications Symposium (IDEAS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal. pp.70--78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464495v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une extraction et une visualisation des co-localisations adaptées aux experts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+                <w:t xml:space="preserve">Un nouveau cadre de travail pour la classification associative dans les données aux classes disproportionnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gay</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.441--452</w:t>
+              <w:t xml:space="preserve">Actes des 17ème Rencontres de la Société Francophone de Classification SFC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Denis de la Réunion, France. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464496v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-independent feature construction from noisy samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Constrained colocation mining: application to soil erosion characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 13th Pacific-Asia Conference on Knowledge Discovery and Data Mining PaKDD'09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010 ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.1054--1059</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437621v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de descripteurs pour classer à partir d'exemples bruités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une extraction et une visualisation des co-localisations adaptées aux experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 9ème journées Extraction et Gestion de Connaissances EGC'09, RNTI-E-15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.91-102</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.441--452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437615v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parameter-Free Associative Classification Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Application-independent feature construction from noisy samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Warehousing and Knowledge Discovery, 10th International Conference, DaWaK 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 13th Pacific-Asia Conference on Knowledge Discovery and Data Mining PaKDD'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bangkok, Thailand. pp.965-972, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01307-2_102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464500v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature construction based on closedness properties is not that simple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Construction de descripteurs pour classer à partir d'exemples bruités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Knowledge Discovery and Data Mining, 12th Pacific-Asia Conference, PAKDD 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Osaka, Japan. pp.112--123</w:t>
+              <w:t xml:space="preserve">Actes des 9ème journées Extraction et Gestion de Connaissances EGC'09, RNTI-E-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464499v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern-based Decision Tree Construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A Parameter-Free Associative Classification Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Digital Information Management ICDIM'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.291--296</w:t>
+              <w:t xml:space="preserve">Data Warehousing and Knowledge Discovery, 10th International Conference, DaWaK 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.293--304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464501v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Feature construction based on closedness properties is not that simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Knowledge Discovery and Data Mining, 12th Pacific-Asia Conference, PAKDD 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Osaka, Japan. pp.112--123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pattern-based Decision Tree Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Digital Information Management ICDIM'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.291--296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Feature Construction and δ-Free Sets in 0/1 Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discovery Science, 9th International Conference, DS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Barcelona, Spain. pp.363-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6612,426 +6828,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptospirosis: a critical zone disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Thibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Govan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malia Kainiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. , Advancing Critical Zone Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptospira in Rivers of a Leptospirosis Hotspot : Scale Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Thibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Govan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malia Kainiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Earth and space science (AGU2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington, D.C., United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal and vertical transmissions shape the active microbiota of the eggs and the nauplii of the Pacific blue shrimp Penaeus stylirostris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolane Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Wabete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Congress of the International Society of Symbiosis / 3rd International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des apports sédimentaires liés à l'exploitation minière des altérites nickélifères sur la qualité des eaux de surface (exemple de la Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7040,97 +7256,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Pattier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17éme Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7140,285 +7356,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale and Multivariate Time Series Clustering: A New Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannaï Tokotoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Govan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13515, Springer International Publishing, pp.283-293, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16564-1_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSX-Means: An Optimal K Search Approach for Time Series Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannai Tokotoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Govan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemonnier Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12924, Springer International Publishing, pp.232-238, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86475-0_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Strongly Correlated Trends in Dynamic Attributed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fournier-Viger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7463,70 +7679,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data Analytics and Knowledge Discovery. International Conference on Big Data Analytics and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.250-265, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27520-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7536,649 +7752,649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme mine et territoires Impacts de la mine sur l'évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Despinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRT « Nickel &amp; son environnement ». 2023, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiante et bonnes pratiques. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tribaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bice Fubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme ABP. Tome Nickel et Santé, CNRT Nickel et son environnement. 2018, 234 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02157481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des petits bassins versants miniers. Volume II : rapports thématiques (annexes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Andréoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Cavarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme FPBVM. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2016, 557 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des petits bassins versants miniers. Volume I : rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Andréoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Cavarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme FPBVM. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2016, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01937180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur la cartographie du régolithe par télédétection hyperspectrale aéroportée en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cudahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Cartha. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2012, 118 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02160821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8246,51 +8462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0298FAEE"/>
+    <w:nsid w:val="EDFE746D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8477,51 +8693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nazhaselmaoui-folcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1667-3819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158724046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05107540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zohaib Nawaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saqib Nawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fournier-Viger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.70033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wabete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03330547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106879" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03565465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Roi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.298004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Scherrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Aulnette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasarh&#233;rou Jo&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03585150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sanhes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Mu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01478-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bockel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6405" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Cheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Chun-Wei Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.06.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niken Gusmawati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#234;t Soulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Mustafa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.03.059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0953-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ida-160806" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0831-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.469-494" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q1VP0W24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cerf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2013.06.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.619-648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J72XTSG0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250950v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Govan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02215-8_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Giannakos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39847-6_13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03142388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannai Tokotoko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151514v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-327" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37453-1_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BHMZPLV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802125v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30220-6_14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_102" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464499v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03790993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16564-1_27" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonnier Hugues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528891v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_18" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157481v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cudahy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nazhaselmaoui-folcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1667-3819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158724046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05107540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zohaib Nawaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saqib Nawaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fournier-Viger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.70033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wabete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03330547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106879" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03565465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Roi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.298004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Scherrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Aulnette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasarh&#233;rou Jo&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03585150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bockel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sanhes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Mu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01478-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Cheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Chun-Wei Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2019.06.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niken Gusmawati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#234;t Soulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhmad Mustafa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.03.059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0953-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ida-160806" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0831-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cerf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2013.06.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.469-494" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q1VP0W24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.619-648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J72XTSG0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Govan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Goarant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250950v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02215-8_27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Giannakos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39847-6_13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03142388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannai Tokotoko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemonnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-327" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37453-1_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BHMZPLV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151510v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30220-6_14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01307-2_102" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437615v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464500v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01464502v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387574v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970522v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886469v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03790993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16564-1_27" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonnier Hugues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157481v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cudahy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>