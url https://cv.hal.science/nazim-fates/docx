--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1152,1007 +1152,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908373v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps on asynchronous lattice-gas models with an application to a swarming rule</w:t>
+                <w:t xml:space="preserve">Density Classification on Infinite Lattices and Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chevrier</w:t>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (51), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v18-2325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Cellular Automata Solutions to the Density Classiﬁcation Problem - When randomness helps computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp.223-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-012-9386-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00608485v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword: asynchronous cellular automata and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dennunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (4), pp.551-560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11047-013-9389-2⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.537-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-013-9385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...96 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/EJP.v18-2325⟩</w:t>
-[...137 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-01312571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First steps on asynchronous lattice-gas models with an application to a swarming rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Formenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nazim Fatès</w:t>
+                <w:t xml:space="preserve">Olivier Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (4), pp.537-538. </w:t>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.551-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-013-9389-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Robust Scheme for Aggregating Quasi-Blind Robots in an Active Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Swarm Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jsir.2012070105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Turing de l'ordinateur au coquillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eureka Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of multi-agent models: the example of collaboration between turmites with synchronous and asynchronous updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (3), pp.165-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00462438v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale Simulations on FPGAs: Finding the Asymptotic Critical Threshold of the Greenberg-Hastings Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Girau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cellular Automata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.5-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing robustness of cellular automata through variations of asynchronous updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11047-013-9385-6⟩</w:t>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (4), pp.553-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-012-9340-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658754v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turing et la dimension ontologique du jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Alan Turing, 16 (3), pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...262 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of the Critical Behaviour in the Stochastic Greenberg-Hastings Cellular Automaton Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...202 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2687,502 +2687,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asynchronous cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Meyers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Complexity and Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.21, 2018, 978-3-642-27737-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27737-5_671-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the reversibility of ECAs with fully asynchronous updating: the recurrence point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biswanath Sethi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukanta Das</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reversibility and Universality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73216-9_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Is there a trade-off between simplicity and robustness? Illustration on a lattice-gas model of swarming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Louis; Francesca R. Nardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic Cellular Automata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Emergence, Complexity and Computation, 978-3-319-65556-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-65558-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">On the reversibility of ECAs with fully asynchronous updating: the recurrence point of view</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres à Turing : contribution de Nazim Fatès (lettre de Socrate à Turing)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reversibility and Universality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettres à Turing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ed. Thierry Marchaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-36280-097-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aesthetics and randomness in cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Adamatzky; Genaro J. Martínez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing Beauty: The Art of Cellular Automata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2016, Emergence, Complexity and Computation, 978-3-319-27269-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-27270-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256384v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01253263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Life resist asynchrony ?</w:t>
               </w:r>
@@ -3276,490 +3276,490 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Note on Endogamous Diploid Elementary Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automata 2025 - 31st International Workshop on Cellular Automata and Discrete Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara Riva; Adrien Richard, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integral B2B Debt Netting: Model and Static Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FRCCS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947742v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A divide-and-conquer approach for B2B integral debt netting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence 2025 du chapitre local de la Complex Systems Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nazim Fatès</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asynchronous cellular system that solves the parity problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automata 2025 - 31st International Workshop on Cellular Automata and Discrete Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Workshop on Cellular Automata and Discrete Complex Systems (AUTOMATA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Durham, United Kingdom. pp.133-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65887-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894581v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of B2B invoice graphs and detection of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449168v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Networks 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Menton, France. pp.444-455, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_37⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04230839v2</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03894581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decentralised diagnosis method with probabilistic cellular automata</w:t>
               </w:r>
@@ -3843,50 +3843,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diagnostic décentralisé à l'aide d'automates cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Marcovici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFSMA 2019 - 27emes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en informatique de Toulouse et l'Association française pour l'Intelligence Artificielle, Jul 2019, Toulouse, France. pp.96-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cellular automata for the self-stabilisation of colourings and tilings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3898,171 +3993,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siamak Taati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reachability problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bruxelles, France. pp.121-136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30806-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159155v2</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02195799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pedagogical example: a family of stochastic cellular automata that plays Alesia</w:t>
               </w:r>
@@ -4633,51 +4633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversibility of Elementary Cellular Automata Under Fully Asynchronous Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswanath Sethi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4731,988 +4731,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A note on the fast convergence of asynchronous Elementary Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Workshop, AUTOMATA 2013,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Gießen, Germany. pp.31-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40867-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A robustness approach to study metastable behaviours in a lattice-gas model of swarming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Workshop, AUTOMATA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Giessen, Germany. pp.84-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40867-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A guided tour of asynchronous cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Workshop AUTOMATA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andreas Malcher and Martin Kutrib, Sep 2013, Giessen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40867-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A note on the classiffcation of the most simple asynchronous cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUTOMATA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andreas Malcher and Martin Kutrib, Sep 2013, Giessen, Germany. pp.31-45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40867-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First steps on asynchronous lattice-gas models with an application to a swarming rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop, AUTOMATA 2013,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40867-0_3⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Cellular Automata for Research and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Fira, Greece. pp.633-642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33350-7_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687987v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on the Density Classification Problem in Two Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop, AUTOMATA 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Automata 2012 - 18th International Workshop on Cellular Automata and Discrete Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Formenti, Sep 2012, La Marana, Corse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A guided tour of asynchronous cellular automata</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From models to data: how should we use cellular automata and other discrete systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop AUTOMATA 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collective Motion in Biological Systems: from Data to Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsch, Andreas and Theraulaz, Guy and Tamas Vicsek, Nov 2012, Bielefeld, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Classification on Infinite Lattices and Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Latin American Theoretical Informatics Symposium (LATIN 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Arequipa, Peru. pp.109-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-29344-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Cellular Automata in the Light of Asynchronous Information Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Cellular Automata for Research and Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33350-7_65⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Unconventional Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Turku, Finland. pp.52-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21341-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00563904v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Aggregation Method for Quasi-blind Robots in an Active Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00578870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Cellular Automata Solve the Density Classification Problem with an Arbitrary Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Theoretical Aspects of Computer Science - STACS2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.284--295, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2011.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00521415v3</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">inria-00563904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculer en parallèle avec des systèmes spatialement distribués : automates cellulaires et systèmes multi-agents comme modèle ?</w:t>
               </w:r>
@@ -5767,51 +5767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Behavior of a Bio-inspired Decentralized Aggregation Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5843,368 +5843,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00617250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brothers in Arms? On AI Planning and Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th European Conference on Artificial Intelligence (ECAI'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00491114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of the critical behaviour in a discrete stochastic reaction-diffusion medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWNC'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Himeji, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00396473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Example of a Multi-agent System described as a Discrete Dynamical System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Workshop on Multi-agent Systems - EuMAS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Descartes University, Dec 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How important are updating schemes in multi-agent systems? An illustration on a multi-turmite model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Autonomous Agents and Multiagent Systems - AAMAS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.533-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00546845v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">inria-00396473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating Discrete Multi-Agents Models into Cellular Automata, Application to Diffusion-Limited Aggregation</w:t>
               </w:r>
@@ -6294,90 +6294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA Design for the Stochastic Greenberg-Hastings Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Girau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation - HPCS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.565-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6938,112 +6938,112 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous cellular automata and applications - Special issue of Natural Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dennunzio, Alberto and Fatès, Nazim and Formenti, Enrico. Springer, 12, pp.51, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11047-013-9385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7480,900 +7480,900 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reducing B2B Liquidity Needs With Integral Netting, A Systemic Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal B2B Debt Netting: Finite Lifespans and Reimbursements of the Financer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimization heuristic for large-scale B2B integral debt netting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial intelligence in the service of health and safety at work: Perspectives and challenges from now to 2035 - A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Malenfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sarrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The economics and algorithmics of an integral settlement procedure on B2B network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density classification on infinite lattices and trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Marcovici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Fast can Virtual Amoebae Aggregate? Analysis for the Optimal Firing Rate in an Instance of the Reaction-Diffusion-Chemotaxis Aggregation Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...112 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00462156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asynchronous behavior of double-quiescent elementary cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schabanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The economics and algorithmics of an integral settlement procedure on B2B network</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Experimental Study of Robustness to Asynchronism for Elementary Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...250 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001129v3</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-00002808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8453,77 +8453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of novel patterns in a stressed lattice-gas model of swarming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8545,51 +8545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent Systems as Discrete Dynamical Systems: Influences and Reactions as a Modelling Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8887,51 +8887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05003164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dridi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-025-10061-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04456320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04282291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Makowiec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2022.133328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Taati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-020-09782-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653631v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-018-9683-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Fuk&#347;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9521-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908373v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9389-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608485v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9386-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D21C1F9E63F6C83683C80A5164270388D4FCBB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dennunzio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9385-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJR5K7P8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658754v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-012-9340-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vlassopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsir.2012070105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462438v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Belgacem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-010-0038-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260184v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138051v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92551-2_23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-65558-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65558-1_16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswanath Sethi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73216-9_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27737-5_671-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27270-2_23" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-marchaisse.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-217-9_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449168v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947742v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04230839v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Amato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_37" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03894581v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65887-7_9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42250-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159155v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30806-3_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99813-8_35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58631-1_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44365-2_15" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39300-1_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47221-7_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_62" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906987v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712614v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29344-3_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687987v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33350-7_65" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727558v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578870v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521415v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2011.284" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563904v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21341-0_11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Hoffmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Palacios" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396473v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11819-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522193v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016420v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_77" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001632v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2304" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sen&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rapaport" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Worsch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653646v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132266v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348629v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Gobbi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malenfer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sarrey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clert&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bieri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03475245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001129v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schabanel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05528103v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04165486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05003164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dridi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-025-10061-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04456320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04282291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Makowiec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2022.133328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Taati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-020-09782-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653631v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-018-9683-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Fuk&#347;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9521-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908373v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608485v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9386-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D21C1F9E63F6C83683C80A5164270388D4FCBB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dennunzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9385-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJR5K7P8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9389-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vlassopoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsir.2012070105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462438v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Belgacem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658754v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-012-9340-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-010-0038-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260184v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138051v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92551-2_23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27737-5_671-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswanath Sethi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73216-9_15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-65558-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65558-1_16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-marchaisse.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27270-2_23" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-217-9_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947742v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03894581v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65887-7_9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04230839v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Amato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_37" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42250-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159155v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30806-3_10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99813-8_35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58631-1_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44365-2_15" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39300-1_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47221-7_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_62" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906987v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687987v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33350-7_65" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727558v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750169v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29344-3_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563904v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21341-0_11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521415v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2011.284" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Hoffmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Palacios" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11819-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522193v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016420v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_77" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001632v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2304" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sen&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rapaport" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Worsch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653646v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132266v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Gobbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malenfer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sarrey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clert&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bieri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03475245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002808v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schabanel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001129v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05528103v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04165486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>