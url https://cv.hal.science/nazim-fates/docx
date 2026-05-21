--- v1 (2026-04-13)
+++ v2 (2026-05-21)
@@ -750,250 +750,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les automates cellulaires jouent le jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Marcovici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro spécial 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Remarks on the cellular automaton global synchronisation problem – deterministic vs. stochastic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (3), pp.429-424. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-018-9683-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11047-018-9683-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01653631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les automates cellulaires jouent le jeu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automates cellulaires : la complexité dans les règles de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Numéro spécial 31</w:t>
-[...80 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1152,1007 +1152,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908373v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First steps on asynchronous lattice-gas models with an application to a swarming rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.551-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-013-9389-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Density Classification on Infinite Lattices and Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Marcovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (51), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/EJP.v18-2325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Cellular Automata Solutions to the Density Classiﬁcation Problem - When randomness helps computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (2), pp.223-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00224-012-9386-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00608485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword: asynchronous cellular automata and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (4), pp.537-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11047-013-9385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01312571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turing et la dimension ontologique du jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Alan Turing, 16 (3), pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing robustness of cellular automata through variations of asynchronous updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (4), pp.551-560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11047-013-9389-2⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 11 (4), pp.553-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11047-012-9340-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658754v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Turing de l'ordinateur au coquillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eureka Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Scheme for Aggregating Quasi-Blind Robots in an Active Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Swarm Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (3), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/jsir.2012070105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of multi-agent models: the example of collaboration between turmites with synchronous and asynchronous updating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (3), pp.165-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00462438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale Simulations on FPGAs: Finding the Asymptotic Critical Threshold of the Greenberg-Hastings Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Girau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Automata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.5-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of the Critical Behaviour in the Stochastic Greenberg-Hastings Cellular Automaton Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2687,502 +2687,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is there a trade-off between simplicity and robustness? Illustration on a lattice-gas model of swarming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Louis; Francesca R. Nardi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probabilistic Cellular Automata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Emergence, Complexity and Computation, 978-3-319-65556-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65558-1_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asynchronous cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Meyers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Complexity and Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.21, 2018, 978-3-642-27737-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-27737-5_671-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the reversibility of ECAs with fully asynchronous updating: the recurrence point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswanath Sethi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanta Das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reversibility and Universality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-73216-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Is there a trade-off between simplicity and robustness? Illustration on a lattice-gas model of swarming</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aesthetics and randomness in cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Pierre-Yves Louis; Francesca R. Nardi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Adamatzky; Genaro J. Martínez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probabilistic Cellular Automata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-65558-1_16⟩</w:t>
+              <w:t xml:space="preserve">Designing Beauty: The Art of Cellular Automata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2016, Emergence, Complexity and Computation, 978-3-319-27269-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27270-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres à Turing : contribution de Nazim Fatès (lettre de Socrate à Turing)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres à Turing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ed. Thierry Marchaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-36280-097-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253263v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01256384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Life resist asynchrony ?</w:t>
               </w:r>
@@ -3276,490 +3276,490 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A divide-and-conquer approach for B2B integral debt netting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence 2025 du chapitre local de la Complex Systems Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Note on Endogamous Diploid Elementary Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automata 2025 - 31st International Workshop on Cellular Automata and Discrete Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sara Riva; Adrien Richard, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integral B2B Debt Netting: Model and Static Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRCCS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04947742v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of B2B invoice graphs and detection of structures</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947742v2</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joannès Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannès Guichon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nazim Fatès</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence 2025 du chapitre local de la Complex Systems Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complex Networks 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton, France. pp.444-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53472-0_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230839v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous cellular system that solves the parity problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Cellular Automata and Discrete Complex Systems (AUTOMATA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Durham, United Kingdom. pp.133-145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-65887-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894581v2</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-04230839v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decentralised diagnosis method with probabilistic cellular automata</w:t>
               </w:r>
@@ -3843,57 +3843,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cellular automata for the self-stabilisation of colourings and tilings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Marcovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Taati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reachability problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bruxelles, France. pp.121-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30806-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159155v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diagnostic décentralisé à l'aide d'automates cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3908,161 +4012,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSMA 2019 - 27emes Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche en informatique de Toulouse et l'Association française pour l'Intelligence Artificielle, Jul 2019, Toulouse, France. pp.96-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195799v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02159155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pedagogical example: a family of stochastic cellular automata that plays Alesia</w:t>
               </w:r>
@@ -4458,226 +4458,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcations of Local Structure Maps as Predictors of Phase Transitions in Asynchronous Cellular Automata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quick convergence to a fixed point: A note on asynchronous Elementary Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACRI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Krakow, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088158v1</w:t>
+                <w:t xml:space="preserve">hal-01088166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick convergence to a fixed point: A note on asynchronous Elementary Cellular Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifurcations of Local Structure Maps as Predictors of Phase Transitions in Asynchronous Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henryk Fukś</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACRI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Krakow, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11520-7_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088166v1</w:t>
+                <w:t xml:space="preserve">hal-01088158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversibility of Elementary Cellular Automata Under Fully Asynchronous Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biswanath Sethi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4731,780 +4731,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A note on the classiffcation of the most simple asynchronous cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUTOMATA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andreas Malcher and Martin Kutrib, Sep 2013, Giessen, Germany. pp.31-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40867-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A note on the fast convergence of asynchronous Elementary Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Workshop, AUTOMATA 2013,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Gießen, Germany. pp.31-45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40867-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robustness approach to study metastable behaviours in a lattice-gas model of swarming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Workshop, AUTOMATA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Giessen, Germany. pp.84-97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40867-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guided tour of asynchronous cellular automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Workshop AUTOMATA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andreas Malcher and Martin Kutrib, Sep 2013, Giessen, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40867-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density Classification on Infinite Lattices and Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Marcovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUTOMATA 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40867-0_2⟩</w:t>
+              <w:t xml:space="preserve">10th Latin American Theoretical Informatics Symposium (LATIN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Arequipa, Peru. pp.109-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29344-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps on asynchronous lattice-gas models with an application to a swarming rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Cellular Automata for Research and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Fira, Greece. pp.633-642, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33350-7_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the Density Classification Problem in Two Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automata 2012 - 18th International Workshop on Cellular Automata and Discrete Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Formenti, Sep 2012, La Marana, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From models to data: how should we use cellular automata and other discrete systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective Motion in Biological Systems: from Data to Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deutsch, Andreas and Theraulaz, Guy and Tamas Vicsek, Nov 2012, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of Cellular Automata in the Light of Asynchronous Information Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bušić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nazim Fatès</w:t>
+                <w:t xml:space="preserve">Olivier Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Unconventional Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Turku, Finland. pp.52-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5551,51 +5551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Aggregation Method for Quasi-blind Robots in an Active Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5767,51 +5767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Behavior of a Bio-inspired Decentralized Aggregation Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5957,51 +5957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of the critical behaviour in a discrete stochastic reaction-diffusion medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWNC'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Himeji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6026,51 +6026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Example of a Multi-agent System described as a Discrete Dynamical System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6121,51 +6121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How important are updating schemes in multi-agent systems? An illustration on a multi-turmite model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Autonomous Agents and Multiagent Systems - AAMAS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.533-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6294,90 +6294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA Design for the Stochastic Greenberg-Hastings Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Girau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation - HPCS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.565-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6938,112 +6938,112 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous cellular automata and applications - Special issue of Natural Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dennunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dennunzio, Alberto and Fatès, Nazim and Formenti, Enrico. Springer, 12, pp.51, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11047-013-9385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7480,679 +7480,679 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimization heuristic for large-scale B2B integral debt netting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reducing B2B Liquidity Needs With Integral Netting, A Systemic Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05348629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal B2B Debt Netting: Finite Lifespans and Reimbursements of the Financer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial intelligence in the service of health and safety at work: Perspectives and challenges from now to 2035 - A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Malenfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sarrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The economics and algorithmics of an integral settlement procedure on B2B network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim A. Fatès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucio Gobbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density classification on infinite lattices and trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Marcovici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...325 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Fast can Virtual Amoebae Aggregate? Analysis for the Optimal Firing Rate in an Instance of the Reaction-Diffusion-Chemotaxis Aggregation Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Vlassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8453,77 +8453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of novel patterns in a stressed lattice-gas model of swarming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim A. Fatès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8545,51 +8545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent Systems as Discrete Dynamical Systems: Influences and Reactions as a Modelling Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Fatès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8887,51 +8887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05003164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dridi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-025-10061-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04456320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04282291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Makowiec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2022.133328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Taati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-020-09782-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653631v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-018-9683-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Fuk&#347;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9521-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908373v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608485v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9386-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D21C1F9E63F6C83683C80A5164270388D4FCBB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dennunzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9385-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJR5K7P8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9389-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vlassopoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsir.2012070105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462438v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Belgacem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658754v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-012-9340-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-010-0038-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260184v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138051v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92551-2_23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27737-5_671-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswanath Sethi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73216-9_15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-65558-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65558-1_16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-marchaisse.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27270-2_23" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-217-9_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947742v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03894581v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65887-7_9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04230839v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Amato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_37" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42250-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159155v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30806-3_10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99813-8_35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58631-1_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44365-2_15" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39300-1_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47221-7_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_58" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_62" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906987v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687987v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33350-7_65" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727558v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750169v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29344-3_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563904v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21341-0_11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521415v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2011.284" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Hoffmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Palacios" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11819-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522193v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016420v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_77" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001632v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2304" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sen&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rapaport" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Worsch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653646v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132266v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Gobbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malenfer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sarrey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clert&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bieri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03475245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002808v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schabanel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001129v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05528103v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04165486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05003164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bagnoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dridi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Fat&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-025-10061-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04456320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Das" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04282291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim A. Fat&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Makowiec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2022.133328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Taati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03332136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-020-09782-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653631v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-018-9683-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Fuk&#347;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-015-9521-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908373v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9389-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608485v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9386-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D21C1F9E63F6C83683C80A5164270388D4FCBB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dennunzio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-013-9385-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJR5K7P8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00658754v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-012-9340-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vlassopoulos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsir.2012070105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462438v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Belgacem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-010-0038-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260184v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138051v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92551-2_23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-65558-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65558-1_16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27737-5_671-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswanath Sethi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73216-9_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27270-2_23" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-marchaisse.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-217-9_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449168v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947742v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04230839v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Amato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53472-0_37" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03894581v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65887-7_9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42250-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159155v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30806-3_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99813-8_35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58631-1_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44365-2_15" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39300-1_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47221-7_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_62" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11520-7_58" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906987v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40867-0_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845623v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712614v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29344-3_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687987v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33350-7_65" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727558v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563904v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21341-0_11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521415v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2011.284" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Hoffmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Palacios" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11819-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522193v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016420v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861201_77" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001632v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2304" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sen&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rapaport" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Kari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Worsch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653646v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132266v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Gobbi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malenfer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sarrey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clert&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bieri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03475245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643468v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002808v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schabanel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001129v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05528103v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04165486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>