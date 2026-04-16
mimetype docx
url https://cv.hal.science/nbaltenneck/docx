--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -1471,299 +1471,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EmoSense: An Ambulatory Device for the Assessment of ANS Activity—Application in the Objective Evaluation of Stress With the Blind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Make a gesture and I will tell you what you are miming. Pantomime recognition in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Massot</w:t>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Gehin</w:t>
+                <w:t xml:space="preserve">B. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Dittmar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Mcadams</w:t>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (5), pp.584-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2011.2132703⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890710v1</w:t>
+                <w:t xml:space="preserve">hal-01981394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make a gesture and I will tell you what you are miming. Pantomime recognition in healthy subjects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EmoSense: An Ambulatory Device for the Assessment of ANS Activity—Application in the Objective Evaluation of Stress With the Blind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jarry</w:t>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boudin</w:t>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
+                <w:t xml:space="preserve">André Dittmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.01.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.543 - 551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2011.2132703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981394v1</w:t>
+                <w:t xml:space="preserve">hal-01890710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pragmatique des compétences référentielles des personnes aveugles</w:t>
               </w:r>
@@ -2507,51 +2507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Buenos Aires, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3706,51 +3706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BE524FB"/>
+    <w:nsid w:val="4E8C29DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3937,51 +3937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nbaltenneck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3987-9273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149966016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.103429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannyelle Valente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2024.e1611" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04086507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Augereau-Depoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Latour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Drissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103926" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poncet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Polinori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rekow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0001223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687599.2023.2287413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03670015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000515" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02933090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Griot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Poussin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tf.133.0371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Portalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312003041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2132703" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Galiano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poussin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.518.0129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arendts Manon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneyrie Elsa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chennaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Carrion-Martinaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eyme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626707" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03870637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Larivi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gledel Nathan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnesseur Gaelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabreguettes Jonathan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO20065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nbaltenneck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3987-9273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149966016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.103429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannyelle Valente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2024.e1611" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04086507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Augereau-Depoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Latour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Drissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103926" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poncet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Polinori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rekow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0001223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687599.2023.2287413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03670015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000515" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02933090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Griot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Poussin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tf.133.0371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Portalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312003041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2132703" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Galiano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poussin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.518.0129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arendts Manon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneyrie Elsa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chennaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Carrion-Martinaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eyme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626707" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03870637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Larivi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gledel Nathan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnesseur Gaelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabreguettes Jonathan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO20065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>