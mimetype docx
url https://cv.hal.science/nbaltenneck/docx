--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -320,624 +320,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap, différence et corps hybrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche participative sur la déficience visuelle : analyse des modalités de participation de l’étude Homère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dannyelle Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rita Galiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue interdisciplinaire sur le handicap visuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5077/journals/rihv.2024.e1611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04870546v1</w:t>
+                <w:t xml:space="preserve">hal-04793223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche participative sur la déficience visuelle : analyse des modalités de participation de l’étude Homère</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handicap, différence et corps hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Rita Galiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue interdisciplinaire sur le handicap visuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.151-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5077/journals/rihv.2024.e1611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04793223v1</w:t>
+                <w:t xml:space="preserve">halshs-04870546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciole, a new font for people with low vision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Task-related modulation of facial expression processing: An FPVS-EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Augereau-Depoix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Latour</w:t>
+                <w:t xml:space="preserve">Fanny Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Drissi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armand Polinori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rekow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.103926⟩</w:t>
+              <w:t xml:space="preserve">Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (8), pp.2399-2419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/emo0001223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086507v1</w:t>
+                <w:t xml:space="preserve">hal-04094472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-related modulation of facial expression processing: An FPVS-EEG study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Poncet</w:t>
+                <w:t xml:space="preserve">A participatory research to design a survey providing a portrait of the life of people with visual impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rita Galiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Polinori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Damon</w:t>
+                <w:t xml:space="preserve">Amandine Afonso-Jaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dannyelle Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/emo0001223⟩</w:t>
+              <w:t xml:space="preserve">Disability and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09687599.2023.2287413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094472v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory research to design a survey providing a portrait of the life of people with visual impairments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luciole, a new font for people with low vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rita Galiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Augereau-Depoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Afonso-Jaco</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hind Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 236, pp.103926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09687599.2023.2287413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.103926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322939v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Health Mobile Apps in the French App Store: Assessment Study of Functionality and Quality</w:t>
               </w:r>
@@ -1161,51 +1161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du jeu chez les enfants déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dannyelle Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rita Galiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,98 +1932,406 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue électronique de psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01774454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la canne blanche se donne à voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Octarès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La méthode de l’objet technique - Reprendre la main sur l’activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Octarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-87, 2024, 978-2-36630-138-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innée et l’acquis dans le développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 films pour comprendre la psychologie du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions In Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-60, 2023, 978-2-84835-876-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déficience visuelle et autonomie chez l’adulte : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rita Galiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Press, pp.227-229, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage d’internet des personnes atteintes d’une déficience visuelle et ses déterminants. Exploitation des données de l’étude Homère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2078,836 +2386,528 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’apprentissage universitaire par le jeu de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arendts Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laneyrie Elsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir ensemble dans l'enseignement supérieur : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion at fingertips: recognition of emotional facial expressions by touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dannyelle Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Chennaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rita Galiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tactile Reading 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l'activité et des compétences relationnelles des aides-soignants lors de l’utilisation d’un robot émotionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Carrion-Martinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Eyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence de Psychologie Ergonomiquee EPIQUE : Ergonomie des technologies pour le développement des compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la recherche en Psychologie Ergonomique et Ergonomie (ARPEGE), Jul 2017, Dijon, France. pp.251-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective evaluation of stress with the blind by the monitoring of autonomic nervous system activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Buenos Aires, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890723v1</w:t>
-              </w:r>
-[...306 lines deleted...]
-                <w:t xml:space="preserve">hal-03870637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3163,77 +3163,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions at fingertips: recognition of emotional facial expressions by touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dannyelle Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rita Galiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3706,51 +3706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E8C29DC"/>
+    <w:nsid w:val="633EA699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3937,51 +3937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nbaltenneck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3987-9273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149966016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.103429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannyelle Valente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2024.e1611" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04086507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Augereau-Depoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Latour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Drissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103926" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poncet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Polinori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rekow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0001223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687599.2023.2287413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03670015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000515" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02933090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Griot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Poussin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tf.133.0371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Portalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312003041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2132703" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Galiano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poussin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.518.0129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arendts Manon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneyrie Elsa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chennaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Carrion-Martinaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eyme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626707" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03870637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Larivi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gledel Nathan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnesseur Gaelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabreguettes Jonathan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO20065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nbaltenneck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3987-9273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149966016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.103429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannyelle Valente" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2024.e1611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poncet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Polinori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rekow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0001223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687599.2023.2287413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04086507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Augereau-Depoix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Latour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Drissi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03670015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000515" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02933090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Griot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Poussin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tf.133.0371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Portalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312003041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2132703" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Galiano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poussin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.518.0129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03870637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arendts Manon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneyrie Elsa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chennaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Carrion-Martinaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eyme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626707" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Larivi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gledel Nathan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnesseur Gaelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabreguettes Jonathan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO20065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>