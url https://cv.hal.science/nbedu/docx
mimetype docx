--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NICOLAS BEDU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du Covid-19 a-t-elle modifié les opinions à l’égard de l’interventionnisme public ? Une enquête auprès d’étudiants français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (6), pp.1275-1289. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.756.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How asset transformation matters for the fate of technology-led banks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04711882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et justice spatiale - Une analyse par les financements publics dans la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lectard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp. 201-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity relations and the fate of VC-backed startups: Evidence from a global 33-year-long dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-024-00860-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques françaises face à l'émergence des FinTechs de paiement et de crédit: dynamique réglementaire et changement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (4), pp.169--206. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques françaises face à l’émergence des FinTechs de paiement et de crédit : dynamique réglementaire et changement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.169-206. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance of majority MBOs: An investigation on European SMEs controlled by their managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24-1, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.7014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional R&D subsidies foster innovative SMEs’ development: evidence from Aquitaine SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vanderstocken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (8), pp.1575-1598. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2019.1651828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’ouvrage de Fabien Foureault, Le capital en action. Comment les fonds d’investissement prennent le contrôle des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.18328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and Blockchain: Opportunities and Limits of a New Monetary Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08911916.2019.1624320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of banks and the State in the shaping of the French fund industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.573-603. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09692290.2019.1596146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance dans les LBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance dans les LBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 130 (2), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.130.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faillites de LBO en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Banque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 779, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faillites de LBO en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Banque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des LBO sur la défaillance des entreprisesLe cas des cibles françaises (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17-2, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the uneven development of private equity in Europe: legal origins and diversity of capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.33-70. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ser/mwt011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des LBO sur la défaillance des entreprisesLe cas des cibles françaises (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17-2, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBO structure de propriété familiale et fonds d'investissement : quel impact sur l'évaluation et la performance des cibles post-LBO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barrédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBO, structure de propriété familiale et fonds d’investissement Quel impact sur l’évaluation et la performance des cibles post-LBO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barredy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16-3, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de formation des élites financières : voyage au cœur de l’inspection générale des finances (1945-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’économie politique des capitalismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Bordeaux, Jan 2024, Pessac, Science Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former et reproduire les élites financières. Voyage au coeur de l'Inspection générale des finances (1945-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’État dans les approches systémiques de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d’économie modifient-ils les opinions des étudiants vis-à-vis des politiques économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and Blockchain: Opportunities and Limits of a New Monetary Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Political Economy Association (AFEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and Blockchain: Opportunities and Limits of a New Monetary Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian association for the history of political economy (STOREP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Ownership, Private Equity Fund and Financial Performance: Is there a Family Equity Premium in LBOs Transactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barrédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'AFFI, Strasbourg, France, 16 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du Private equity en Europe : diversités géographiques et rôle des configurations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Financement du long terme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, AIX-EN-PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Private equity in Europe: the role of institutional configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Finance in question/Finance in crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, MANCHESTER, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Private equity in Europe: the role of institutional configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Finance Studies Conference II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, BRUXELLES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction des Fintechs sur le marché bancaire : adaptation ou rupture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème Colloque de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and blockchain: opportunities and limits of a new monetary regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th SASE colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9782348066245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03990760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2022, 9782348066245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le private equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Foureault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'actifs et durabilité. Écosystèmes et enjeux de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et Finance Écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'actifs et durabilité. Perspectives critiques et enjeux de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et Finance Écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset management and sustainability: regulatory issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance. Exploring Sustainable Monetary and Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-Macmillan, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset management and sustainability: critical perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance. Exploring Sustainable Monetary and Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-Macmillan, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la diversité géographique des opérations de private equity en Europe : le rôle des configurations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupuy Claude - Lavigne Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie de la Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie mondiale du capital investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupuy Claude - Lavigne Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie de la finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de financement de la transition écologique et énergétique dans les régions : obstacles à la mise en oeuvre et pistes d’amélioration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Voituriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lectard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD (Montpellier ; France); Ademe - Agence de la transition écologique; EHESS (École des Hautes Études en Sciences Sociales; UPVD, Université de Perpignan Via Domitia; Université de Montpellier; Université des antilles (UA) - Site de Guadeloupe, FRA; ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de transformation des systèmes financiers : combiner les analyses macro-institutionnelles, méso-sectorielles et micro-sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Paris Cité, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04728821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NICOLAS BEDU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du Covid-19 a-t-elle modifié les opinions à l’égard de l’interventionnisme public ? Une enquête auprès d’étudiants français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (6), pp.1275-1289. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.756.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How asset transformation matters for the fate of technology-led banks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04711882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et justice spatiale - Une analyse par les financements publics dans la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lectard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp. 201-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity relations and the fate of VC-backed startups: Evidence from a global 33-year-long dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-024-00860-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques françaises face à l'émergence des FinTechs de paiement et de crédit: dynamique réglementaire et changement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (4), pp.169--206. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques françaises face à l’émergence des FinTechs de paiement et de crédit : dynamique réglementaire et changement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.169-206. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance of majority MBOs: An investigation on European SMEs controlled by their managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24-1, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.7014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional R&D subsidies foster innovative SMEs’ development: evidence from Aquitaine SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vanderstocken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (8), pp.1575-1598. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2019.1651828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’ouvrage de Fabien Foureault, Le capital en action. Comment les fonds d’investissement prennent le contrôle des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.18328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and Blockchain: Opportunities and Limits of a New Monetary Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08911916.2019.1624320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of banks and the State in the shaping of the French fund industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.573-603. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09692290.2019.1596146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance dans les LBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 130 (2), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.130.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance dans les LBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faillites de LBO en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Banque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 779, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faillites de LBO en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Banque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des LBO sur la défaillance des entreprisesLe cas des cibles françaises (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17-2, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the uneven development of private equity in Europe: legal origins and diversity of capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.33-70. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ser/mwt011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des LBO sur la défaillance des entreprisesLe cas des cibles françaises (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17-2, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBO structure de propriété familiale et fonds d'investissement : quel impact sur l'évaluation et la performance des cibles post-LBO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barrédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBO, structure de propriété familiale et fonds d’investissement Quel impact sur l’évaluation et la performance des cibles post-LBO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barredy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16-3, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de formation des élites financières : voyage au cœur de l’inspection générale des finances (1945-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’économie politique des capitalismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Bordeaux, Jan 2024, Pessac, Science Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former et reproduire les élites financières. Voyage au coeur de l'Inspection générale des finances (1945-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’État dans les approches systémiques de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d’économie modifient-ils les opinions des étudiants vis-à-vis des politiques économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and Blockchain: Opportunities and Limits of a New Monetary Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Political Economy Association (AFEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and Blockchain: Opportunities and Limits of a New Monetary Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian association for the history of political economy (STOREP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Ownership, Private Equity Fund and Financial Performance: Is there a Family Equity Premium in LBOs Transactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barrédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'AFFI, Strasbourg, France, 16 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du Private equity en Europe : diversités géographiques et rôle des configurations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Financement du long terme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, AIX-EN-PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Private equity in Europe: the role of institutional configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Finance in question/Finance in crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, MANCHESTER, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Private equity in Europe: the role of institutional configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Finance Studies Conference II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, BRUXELLES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction des Fintechs sur le marché bancaire : adaptation ou rupture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème Colloque de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and blockchain: opportunities and limits of a new monetary regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th SASE colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9782348066245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03990760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2022, 9782348066245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le private equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Foureault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'actifs et durabilité. Écosystèmes et enjeux de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et Finance Écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'actifs et durabilité. Perspectives critiques et enjeux de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et Finance Écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset management and sustainability: regulatory issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance. Exploring Sustainable Monetary and Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-Macmillan, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset management and sustainability: critical perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance. Exploring Sustainable Monetary and Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-Macmillan, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la diversité géographique des opérations de private equity en Europe : le rôle des configurations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupuy Claude - Lavigne Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie de la Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie mondiale du capital investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupuy Claude - Lavigne Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie de la finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de financement de la transition écologique et énergétique dans les régions : obstacles à la mise en oeuvre et pistes d’amélioration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Voituriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lectard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD (Montpellier ; France); Ademe - Agence de la transition écologique; EHESS (École des Hautes Études en Sciences Sociales; UPVD, Université de Perpignan Via Domitia; Université de Montpellier; Université des antilles (UA) - Site de Guadeloupe, FRA; ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de transformation des systèmes financiers : combiner les analyses macro-institutionnelles, méso-sectorielles et micro-sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Paris Cité, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04728821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728487v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mi&#233;ra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Attila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.756.1275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lectard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04572155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montalban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-024-00860-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03678282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;du" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Malherbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montalban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.7014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MFD5MTH9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vanderstocken" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2019.1651828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18328" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Malherbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2019.1624320" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2019.1596146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwt011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barredy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F7STR5LS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foureault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728350v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Voituriez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04728821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728487v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mi&#233;ra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Attila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.756.1275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lectard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04572155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montalban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-024-00860-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03678282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;du" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Malherbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montalban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.7014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MFD5MTH9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vanderstocken" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2019.1651828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18328" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Malherbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2019.1624320" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2019.1596146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwt011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barredy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F7STR5LS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foureault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728350v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Voituriez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04728821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>