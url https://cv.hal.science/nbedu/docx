--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NICOLAS BEDU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du Covid-19 a-t-elle modifié les opinions à l’égard de l’interventionnisme public ? Une enquête auprès d’étudiants français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (6), pp.1275-1289. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.756.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How asset transformation matters for the fate of technology-led banks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04711882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et justice spatiale - Une analyse par les financements publics dans la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lectard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp. 201-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity relations and the fate of VC-backed startups: Evidence from a global 33-year-long dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-024-00860-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques françaises face à l'émergence des FinTechs de paiement et de crédit: dynamique réglementaire et changement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (4), pp.169--206. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques françaises face à l’émergence des FinTechs de paiement et de crédit : dynamique réglementaire et changement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.169-206. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance of majority MBOs: An investigation on European SMEs controlled by their managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24-1, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.7014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional R&D subsidies foster innovative SMEs’ development: evidence from Aquitaine SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vanderstocken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (8), pp.1575-1598. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2019.1651828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’ouvrage de Fabien Foureault, Le capital en action. Comment les fonds d’investissement prennent le contrôle des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.18328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and Blockchain: Opportunities and Limits of a New Monetary Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08911916.2019.1624320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of banks and the State in the shaping of the French fund industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.573-603. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09692290.2019.1596146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance dans les LBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 130 (2), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.130.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance dans les LBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faillites de LBO en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Banque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 779, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faillites de LBO en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Banque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des LBO sur la défaillance des entreprisesLe cas des cibles françaises (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17-2, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the uneven development of private equity in Europe: legal origins and diversity of capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.33-70. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ser/mwt011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des LBO sur la défaillance des entreprisesLe cas des cibles françaises (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17-2, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBO structure de propriété familiale et fonds d'investissement : quel impact sur l'évaluation et la performance des cibles post-LBO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barrédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBO, structure de propriété familiale et fonds d’investissement Quel impact sur l’évaluation et la performance des cibles post-LBO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barredy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16-3, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de formation des élites financières : voyage au cœur de l’inspection générale des finances (1945-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’économie politique des capitalismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Bordeaux, Jan 2024, Pessac, Science Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former et reproduire les élites financières. Voyage au coeur de l'Inspection générale des finances (1945-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’État dans les approches systémiques de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d’économie modifient-ils les opinions des étudiants vis-à-vis des politiques économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and Blockchain: Opportunities and Limits of a New Monetary Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Political Economy Association (AFEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and Blockchain: Opportunities and Limits of a New Monetary Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian association for the history of political economy (STOREP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Ownership, Private Equity Fund and Financial Performance: Is there a Family Equity Premium in LBOs Transactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barrédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'AFFI, Strasbourg, France, 16 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du Private equity en Europe : diversités géographiques et rôle des configurations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Financement du long terme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, AIX-EN-PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Private equity in Europe: the role of institutional configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Finance in question/Finance in crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, MANCHESTER, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Private equity in Europe: the role of institutional configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Finance Studies Conference II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, BRUXELLES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction des Fintechs sur le marché bancaire : adaptation ou rupture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème Colloque de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and blockchain: opportunities and limits of a new monetary regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th SASE colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9782348066245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03990760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2022, 9782348066245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le private equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Foureault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'actifs et durabilité. Écosystèmes et enjeux de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et Finance Écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'actifs et durabilité. Perspectives critiques et enjeux de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et Finance Écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset management and sustainability: regulatory issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance. Exploring Sustainable Monetary and Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-Macmillan, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset management and sustainability: critical perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance. Exploring Sustainable Monetary and Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-Macmillan, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la diversité géographique des opérations de private equity en Europe : le rôle des configurations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupuy Claude - Lavigne Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie de la Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie mondiale du capital investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupuy Claude - Lavigne Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie de la finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de financement de la transition écologique et énergétique dans les régions : obstacles à la mise en oeuvre et pistes d’amélioration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Voituriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lectard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD (Montpellier ; France); Ademe - Agence de la transition écologique; EHESS (École des Hautes Études en Sciences Sociales; UPVD, Université de Perpignan Via Domitia; Université de Montpellier; Université des antilles (UA) - Site de Guadeloupe, FRA; ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de transformation des systèmes financiers : combiner les analyses macro-institutionnelles, méso-sectorielles et micro-sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Paris Cité, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04728821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NICOLAS BEDU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du Covid-19 a-t-elle modifié les opinions à l’égard de l’interventionnisme public ? Une enquête auprès d’étudiants français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (6), pp.1275-1289. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.756.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How asset transformation matters for the fate of technology-led banks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04711882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et justice spatiale - Une analyse par les financements publics dans la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lectard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp. 201-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity relations and the fate of VC-backed startups: Evidence from a global 33-year-long dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-024-00860-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques françaises face à l'émergence des FinTechs de paiement et de crédit: dynamique réglementaire et changement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (4), pp.169--206. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques françaises face à l’émergence des FinTechs de paiement et de crédit : dynamique réglementaire et changement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.169-206. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance of majority MBOs: An investigation on European SMEs controlled by their managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24-1, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.7014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional R&D subsidies foster innovative SMEs’ development: evidence from Aquitaine SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vanderstocken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (8), pp.1575-1598. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2019.1651828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’ouvrage de Fabien Foureault, Le capital en action. Comment les fonds d’investissement prennent le contrôle des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.18328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and Blockchain: Opportunities and Limits of a New Monetary Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08911916.2019.1624320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of banks and the State in the shaping of the French fund industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.573-603. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09692290.2019.1596146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance dans les LBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 130 (2), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.130.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance dans les LBO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faillites de LBO en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Banque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 779, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faillites de LBO en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Banque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des LBO sur la défaillance des entreprisesLe cas des cibles françaises (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17-2, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the uneven development of private equity in Europe: legal origins and diversity of capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.33-70. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ser/mwt011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des LBO sur la défaillance des entreprisesLe cas des cibles françaises (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17-2, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBO structure de propriété familiale et fonds d'investissement : quel impact sur l'évaluation et la performance des cibles post-LBO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barrédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBO, structure de propriété familiale et fonds d’investissement Quel impact sur l’évaluation et la performance des cibles post-LBO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barredy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16-3, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de formation des élites financières : voyage au cœur de l’inspection générale des finances (1945-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’économie politique des capitalismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Bordeaux, Jan 2024, Pessac, Science Po Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former et reproduire les élites financières. Voyage au coeur de l'Inspection générale des finances (1945-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’État dans les approches systémiques de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements d’économie modifient-ils les opinions des étudiants vis-à-vis des politiques économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Miéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph G. Attila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and Blockchain: Opportunities and Limits of a New Monetary Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Political Economy Association (AFEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and Blockchain: Opportunities and Limits of a New Monetary Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian association for the history of political economy (STOREP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Ownership, Private Equity Fund and Financial Performance: Is there a Family Equity Premium in LBOs Transactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barrédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'AFFI, Strasbourg, France, 16 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du Private equity en Europe : diversités géographiques et rôle des configurations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Financement du long terme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, AIX-EN-PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Private equity in Europe: the role of institutional configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Finance in question/Finance in crisis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, MANCHESTER, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Private equity in Europe: the role of institutional configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Finance Studies Conference II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, BRUXELLES, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction des Fintechs sur le marché bancaire : adaptation ou rupture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème Colloque de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptocurrencies and blockchain: opportunities and limits of a new monetary regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th SASE colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2022, 9782348066245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9782348066245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03990760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le private equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Foureault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04728504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'actifs et durabilité. Écosystèmes et enjeux de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et Finance Écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'actifs et durabilité. Perspectives critiques et enjeux de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie et Finance Écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset management and sustainability: regulatory issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance. Exploring Sustainable Monetary and Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-Macmillan, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asset management and sustainability: critical perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Revelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance. Exploring Sustainable Monetary and Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave-Macmillan, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la diversité géographique des opérations de private equity en Europe : le rôle des configurations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupuy Claude - Lavigne Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie de la Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie mondiale du capital investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montalban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupuy Claude - Lavigne Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie de la finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de financement de la transition écologique et énergétique dans les régions : obstacles à la mise en oeuvre et pistes d’amélioration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Voituriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ducastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lectard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD (Montpellier ; France); Ademe - Agence de la transition écologique; EHESS (École des Hautes Études en Sciences Sociales; UPVD, Université de Perpignan Via Domitia; Université de Montpellier; Université des antilles (UA) - Site de Guadeloupe, FRA; ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de transformation des systèmes financiers : combiner les analyses macro-institutionnelles, méso-sectorielles et micro-sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Paris Cité, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04728821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728487v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mi&#233;ra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Attila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.756.1275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lectard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04572155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montalban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-024-00860-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03678282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;du" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Malherbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montalban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.7014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MFD5MTH9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vanderstocken" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2019.1651828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18328" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Malherbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2019.1624320" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2019.1596146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwt011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barredy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F7STR5LS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foureault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728350v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Voituriez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04728821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728487v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mi&#233;ra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Attila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.756.1275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lectard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04572155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montalban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-024-00860-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03678282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;du" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Malherbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montalban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.7014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MFD5MTH9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vanderstocken" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2019.1651828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18328" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Malherbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2019.1624320" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2019.1596146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwt011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barredy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F7STR5LS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Attila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Auvray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foureault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728350v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Voituriez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04728821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>