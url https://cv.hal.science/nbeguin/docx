--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -899,51 +899,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des chants du mâle sur le comportement reproducteur de la femelle canari dépend du contexte, de l’expérience précoce et de l’expérience récente</w:t>
+                <w:t xml:space="preserve">Communication chez le canari : l’effet des chants du mâle dépend de la phase du cycle reproducteur, de l’expérience précoce et de l’expérience récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Depraz</w:t>
@@ -974,518 +974,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lulu Lusianti-Fitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de la Recherche de l’UFR-SPSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Journée scientifique des Assises des réseaux de Sciences cognitives d’Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434323v1</w:t>
+                <w:t xml:space="preserve">hal-04434310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication chez le canari : l’effet des chants du mâle dépend de la phase du cycle reproducteur, de l’expérience précoce et de l’expérience récente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication chez le canari : effet des chants du mâle sur l'activité reproductrice de la femelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Depraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulu Lusianti-Fitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique des Assises des réseaux de Sciences cognitives d’Ile-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIV Colloque National d'Ornithologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Bron, (Rhône), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434310v1</w:t>
+                <w:t xml:space="preserve">hal-04434295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication chez le canari : effet des chants du mâle sur l'activité reproductrice de la femelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’influence des chants du mâle sur le comportement reproducteur de la femelle canari dépend du contexte, de l’expérience précoce et de l’expérience récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Depraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulu Lusianti-Fitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Colloque National d'Ornithologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Bron, (Rhône), France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de la Recherche de l’UFR-SPSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434295v1</w:t>
+                <w:t xml:space="preserve">hal-04434323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadal steroids and behavioral transitions during the reproductive cycle of the female canary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Song preferences in female canaries (Serinus canaria) are modified by reproductive experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kreutzer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Mauget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inaugural meeting of the Society for Behavioral Neuroendocrinology and 29th meeting of the conference on reproductive behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">25th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Vienne (AUT), Austria. Advances in Ethology, 32, pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434336v1</w:t>
+                <w:t xml:space="preserve">hal-04434348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song preferences in female canaries (Serinus canaria) are modified by reproductive experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gonadal steroids and behavioral transitions during the reproductive cycle of the female canary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mauget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Vienne (AUT), Austria. Advances in Ethology, 32, pp.202</w:t>
+              <w:t xml:space="preserve">Inaugural meeting of the Society for Behavioral Neuroendocrinology and 29th meeting of the conference on reproductive behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434348v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual responsiveness, hormonal concentrations and song preferences in female canaries (Serinus canaria) during the breeding cycle</w:t>
               </w:r>
@@ -1510,51 +1510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mauget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Brain, Hormone, and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1996, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2374,144 +2374,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tanvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Marie Vallet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 48, pp.225-232. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2005, 48 (2), pp.225 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2005.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188627v1</w:t>
+                <w:t xml:space="preserve">hal-01704322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social competition and plasma testosterone profile in domesticated canaries: An experimental test of the challenge hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2520,128 +2520,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tanvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Vallet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 48 (2), pp.225 - 232. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2005, 48, pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2005.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704322v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexually attractive phrases increase yolk androgens deposition in Canaries (Serinus canaria)</w:t>
               </w:r>
@@ -2905,102 +2905,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progesterone Inhibits Female Courtship Behavior in Domestic Canaries (Serinus canaria)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progesterone inhibits female courtship behavor in domestic canaries (Serinus canaria).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kreutzer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38, pp.123-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/hbeh.2000.1611⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -3010,126 +3010,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704381v1</w:t>
+                <w:t xml:space="preserve">hal-00193474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progesterone inhibits female courtship behavor in domestic canaries (Serinus canaria).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progesterone Inhibits Female Courtship Behavior in Domestic Canaries (Serinus canaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Béguin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 38, pp.123-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/hbeh.2000.1611⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -3139,51 +3139,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193474v1</w:t>
+                <w:t xml:space="preserve">hal-01704381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual preferences for mate song in female canaries (Serinus canaria)</w:t>
               </w:r>
@@ -3322,51 +3322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Burtey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romo Lucia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chebaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ch&#233;baux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisel Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tanvez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Depraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Lusianti-Fitri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mauget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12662" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marie Vallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leboucher Laetitia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruckert Michel Kreutzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-006-0017-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Parisot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2005.02.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1G890L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2004.05.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N68KZHRL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/hbeh.2000.1611" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QMX1HG1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04433797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Burtey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romo Lucia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chebaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ch&#233;baux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisel Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tanvez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Depraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Lusianti-Fitri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mauget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12662" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marie Vallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leboucher Laetitia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruckert Michel Kreutzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-006-0017-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Parisot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2005.02.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1G890L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2004.05.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N68KZHRL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/hbeh.2000.1611" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QMX1HG1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04433797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>