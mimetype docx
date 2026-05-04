--- v0 (2026-03-04)
+++ v1 (2026-05-04)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntegrAlign: a comprehensive tool for multi-immunofluorescence panel integration through image alignment</w:t>
+                <w:t xml:space="preserve">Interleukin-35 impairs human NK cell effector functions and induces their ILC1-like conversion with tissue residency features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Hermet</w:t>
+                <w:t xml:space="preserve">Valentin Picant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Laoubi</w:t>
+                <w:t xml:space="preserve">Lara Revol-Bauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Scavino</w:t>
+                <w:t xml:space="preserve">Laurie Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
+                <w:t xml:space="preserve">Timothée Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Gazeu</w:t>
+                <w:t xml:space="preserve">Aurélien Voissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (11), pp.btaf567. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.6135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61196-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345710v1</w:t>
+                <w:t xml:space="preserve">hal-05193445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-35 impairs human NK cell effector functions and induces their ILC1-like conversion with tissue residency features</w:t>
+                <w:t xml:space="preserve">IntegrAlign: a comprehensive tool for multi-immunofluorescence panel integration through image alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Picant</w:t>
+                <w:t xml:space="preserve">Leo Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Revol-Bauz</w:t>
+                <w:t xml:space="preserve">Leo Laoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Tonon</w:t>
+                <w:t xml:space="preserve">Martial Scavino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Casini</w:t>
+                <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Voissière</w:t>
+                <w:t xml:space="preserve">Alexia Gazeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.6135. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (11), pp.btaf567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61196-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193445v2</w:t>
+                <w:t xml:space="preserve">hal-05345710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Expression of CCL2 Correlated With Dendritic Cell Recruitment in Neuroblastomas Associated With Opsoclonus-Myoclonus Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gazeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1048,51 +1048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CSF-1R inhibitor pexidartinib affects FLT3-dependent DC differentiation and may antagonize durvalumab effect in patients with advanced cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gomez-Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,51 +1433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Identification of Dendritic Cell Subsets from Human and Mouse Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamila Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.e003484. </w:t>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Couillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (46), pp.eaav3942. </w:t>
@@ -6873,51 +6873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroblastoma: nutritional strategies as supportive care in pediatric oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Hamdache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gazeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7354,51 +7354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Picant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Alcazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7476,152 +7476,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFN-III primes pDCs for TLR7 activation and antagonizes TGF-β and PGE2 mediated-immune suppression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of NK cell biology and plasticity in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Dendritic Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">11èmes Journée d’Immunologie et Immunothérapie des Cancers (JIIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944678v1</w:t>
+                <w:t xml:space="preserve">hal-04967940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of innate immune cells across tumorigenesis</w:t>
               </w:r>
@@ -7670,96 +7614,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of NK cell biology and plasticity in cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IFN-III primes pDCs for TLR7 activation and antagonizes TGF-β and PGE2 mediated-immune suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Sakref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvia Moudombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journée d’Immunologie et Immunothérapie des Cancers (JIIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Dendritic Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967940v1</w:t>
+                <w:t xml:space="preserve">hal-04944678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of NK cell activation and plasticity by cytokines</w:t>
               </w:r>
@@ -7808,277 +7808,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CSF-1R inhibitor Pexidartinib impacts dendritic cell differentiation through inhibition of FLT3 signaling and may antagonize the effect of durvalumab in patients with advanced cancer – results from a phase 1 study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+                <w:t xml:space="preserve">Le partenariat entre les cellules dendritiques et les lymphocytes T CD8 améliore la survie des enfants atteints par un neuroblastome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gazeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chabaud</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e congrès annuel de l’AFC à Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Carrefour pathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890819v1</w:t>
+                <w:t xml:space="preserve">hal-04890898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat entre les cellules dendritiques et les lymphocytes T CD8 améliore la survie des enfants atteints par un neuroblastome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Picard</w:t>
+                <w:t xml:space="preserve">The CSF-1R inhibitor Pexidartinib impacts dendritic cell differentiation through inhibition of FLT3 signaling and may antagonize the effect of durvalumab in patients with advanced cancer – results from a phase 1 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Nkodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justine Berthet</w:t>
+                <w:t xml:space="preserve">Carlos Alberto Gomez-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour pathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">26e congrès annuel de l’AFC à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890898v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional Dendritic cells drive the generation of polyfunctional and antitumor ST2+ NK cells</w:t>
               </w:r>
@@ -8133,64 +8133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context- and subset-dependent NK cell activation by interleukin-33 in tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Picant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Revol-Bauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8422,277 +8422,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering early immune surveillance mechanisms of preneoplastic cells by Natural Killer cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interleukin-35 impairs human NK cell effector functions and induces their ILC1-like conversion with tissue residency features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Picant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Revol-Bauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dégletagne</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NK cell &amp; ILC meeting</w:t>
+              <w:t xml:space="preserve">NK cell &amp; ILC Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968950v1</w:t>
+                <w:t xml:space="preserve">hal-04968945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-35 impairs human NK cell effector functions and induces their ILC1-like conversion with tissue residency features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deciphering early immune surveillance mechanisms of preneoplastic cells by Natural Killer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Revol-Bauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Tonon</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dégletagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NK cell &amp; ILC Meeting 2024</w:t>
+              <w:t xml:space="preserve">NK cell &amp; ILC meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968945v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9024,51 +9024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hermet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Laoubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Scavino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Doffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gazeu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193445v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Picant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Revol-Bauz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Casini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61196-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Voirin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jannot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Laoubi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duplouye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2025.2571773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Sible" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Weitsman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Amouyal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marotel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000545527" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Sakref" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58220-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle N&#8217;kodia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2372118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Roca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Nkodia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.add1834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gerber-Ferder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cosgrove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleria Duperray-Susini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Missolo-Koussou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-023-01291-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Valladeau-Guilemond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fumet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lardenois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051189" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Plaschka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Benboubker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grimont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003484" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sosa Cuevas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fraipont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1040600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouxvielh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benezech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jaeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100874" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1382" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mattiuz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ambrosini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cancel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bessou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1305" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrane Bouaoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Foy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Michon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavergne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2021.1944554" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Couillault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aav3942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nalio Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03183870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dufeu-Duchesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reiser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02879178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Boivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Ancey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Gkasti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mussard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16596-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Renaudineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Herbulot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6074.tumimm18-b84" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bodnar-Wachtel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pratviel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01683" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraipont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1190" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00112" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081082" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Faure-Dupuy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delphin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.06.032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Lecot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarabi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira-Abrantes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Koenderman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vegna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Esser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489966" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01760408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ait-Goughoulte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maadadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01741-17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970084v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Andrieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998090v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Small" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1802-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789674v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hirsch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzena Stranska" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Janovec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00394" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence N&#8217;guessan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00695-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Foy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Michallet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Incitti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx210" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moro-Sibilot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien This" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelien Sanlaville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Sisirak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545977" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Duraes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinbach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubrot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brighouse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.08.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438132v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan P. Sari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dezutter-Dambuyant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alberti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2015.1091146" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911132v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zannetti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Parroche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Panaye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400249" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045731v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.23185" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Mercier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poujol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sanlaville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gobert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-12-3058" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045770v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Goutagny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfroy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28072" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045754v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;n&#233;trier-Caux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.22338" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Intidhar Labidi-Galy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goddard-Leon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Combes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18801" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820060v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillibert-Duplantier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duthey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sisirak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sala&#252;n" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gargi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849783v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meeus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-0367" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606545v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-11-213" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00633157v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Domizio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Salameire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2010.24" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00286469v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaperot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jacob" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2403452" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965600v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Hamdache" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gambart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Pancaldi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965574v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528591v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Coutant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Muller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fauvet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El Boudi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862552v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lien Sanlaville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Andr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877982v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967996v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967940v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998366v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890819v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Gomez-Roca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890898v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dumont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944816v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Eberhardt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944830v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944851v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968950v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968945v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480256v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.07.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193445v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Picant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Revol-Bauz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Casini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61196-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hermet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Laoubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Scavino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Doffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gazeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Voirin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jannot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Laoubi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duplouye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2025.2571773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Sible" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Weitsman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Amouyal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marotel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000545527" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Sakref" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58220-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle N&#8217;kodia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2372118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Roca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Nkodia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.add1834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gerber-Ferder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cosgrove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleria Duperray-Susini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Missolo-Koussou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-023-01291-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Valladeau-Guilemond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fumet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lardenois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051189" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Plaschka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Benboubker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grimont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003484" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sosa Cuevas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fraipont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1040600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouxvielh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benezech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jaeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100874" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1382" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mattiuz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ambrosini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cancel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bessou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1305" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrane Bouaoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Foy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Michon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavergne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2021.1944554" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Couillault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aav3942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nalio Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03183870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dufeu-Duchesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reiser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02879178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Boivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Ancey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Gkasti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mussard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16596-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Renaudineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Herbulot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6074.tumimm18-b84" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bodnar-Wachtel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pratviel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01683" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraipont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1190" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00112" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081082" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Faure-Dupuy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delphin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.06.032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Lecot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarabi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira-Abrantes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Koenderman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vegna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Esser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489966" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01760408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ait-Goughoulte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maadadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01741-17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970084v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Andrieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998090v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Small" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1802-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789674v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hirsch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzena Stranska" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Janovec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00394" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence N&#8217;guessan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00695-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Foy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Michallet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Incitti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx210" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moro-Sibilot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien This" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelien Sanlaville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Sisirak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545977" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Duraes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinbach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubrot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brighouse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.08.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438132v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan P. Sari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dezutter-Dambuyant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alberti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2015.1091146" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911132v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zannetti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Parroche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Panaye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400249" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045731v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.23185" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Mercier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poujol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sanlaville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gobert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-12-3058" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045770v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Goutagny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfroy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28072" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045754v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;n&#233;trier-Caux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.22338" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Intidhar Labidi-Galy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goddard-Leon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Combes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18801" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820060v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillibert-Duplantier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duthey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sisirak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sala&#252;n" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gargi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849783v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meeus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-0367" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606545v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-11-213" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00633157v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Domizio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Salameire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2010.24" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00286469v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaperot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jacob" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2403452" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965600v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Hamdache" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gambart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Pancaldi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965574v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528591v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Coutant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Muller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fauvet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El Boudi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862552v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lien Sanlaville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Andr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877982v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967996v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998366v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dumont" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890819v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Gomez-Roca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944816v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Eberhardt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944830v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944851v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968945v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968950v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480256v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.07.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>