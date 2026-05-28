--- v1 (2026-05-04)
+++ v2 (2026-05-28)
@@ -502,433 +502,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic cells: the central partner for cancer immunity</w:t>
+                <w:t xml:space="preserve">Type III interferon primes pDCs for TLR7 activation and antagonizes immune suppression mediated by TGF-β and PGE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Laoubi</w:t>
+                <w:t xml:space="preserve">Candice Sakref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Gobbini</w:t>
+                <w:t xml:space="preserve">Alexis Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Duplouye</w:t>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Hubert</w:t>
+                <w:t xml:space="preserve">Maude Ardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caux</w:t>
+                <w:t xml:space="preserve">Lyvia Moudombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.2571773. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402x.2025.2571773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58220-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472219v1</w:t>
+                <w:t xml:space="preserve">hal-05021654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR9 Downregulation in Breast Cancer: Its Role in Tumor Immunity, Inflammatory Response, and Cellular Senescence</w:t>
+                <w:t xml:space="preserve">Dendritic cells: the central partner for cancer immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Sible</w:t>
+                <w:t xml:space="preserve">Léo Laoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Weitsman</w:t>
+                <w:t xml:space="preserve">Elisa Gobbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salome Amouyal</w:t>
+                <w:t xml:space="preserve">Pierre Duplouye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Roblot</w:t>
+                <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Marotel</w:t>
+                <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.354-368. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.2571773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000545527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2025.2571773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193335v1</w:t>
+                <w:t xml:space="preserve">hal-05472219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type III interferon primes pDCs for TLR7 activation and antagonizes immune suppression mediated by TGF-β and PGE2</w:t>
+                <w:t xml:space="preserve">TLR9 Downregulation in Breast Cancer: Its Role in Tumor Immunity, Inflammatory Response, and Cellular Senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Sakref</w:t>
+                <w:t xml:space="preserve">Emily Sible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Saby</w:t>
+                <w:t xml:space="preserve">Gregory Weitsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+                <w:t xml:space="preserve">Salome Amouyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Ardin</w:t>
+                <w:t xml:space="preserve">Guillaume Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyvia Moudombi</w:t>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.3045. </w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.354-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58220-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000545527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021654v1</w:t>
+                <w:t xml:space="preserve">hal-05193335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of blood T cell polyfunctionality and HVEM/BTLA expression are critical determinants of clinical outcome in anti-PD1-treated metastatic melanoma patients</w:t>
               </w:r>
@@ -966,51 +966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle N’kodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (1), pp.2372118. </w:t>
@@ -1087,51 +1087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gomez-Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Nkodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1176,265 +1176,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer remotely imposes a myeloid bias on haematopoietic stem cells by reprogramming the bone marrow niche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypes and Functions of Human Dendritic Cell Subsets in the Tumor Microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Sakref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Gerber-Ferder</w:t>
+                <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Cosgrove</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41556-023-01291-w⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Methods in Molecular Biology, 2618, pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2938-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480289v1</w:t>
+                <w:t xml:space="preserve">hal-04480198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes and Functions of Human Dendritic Cell Subsets in the Tumor Microenvironment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Candice Sakref</w:t>
+                <w:t xml:space="preserve">Breast cancer remotely imposes a myeloid bias on haematopoietic stem cells by reprogramming the bone marrow niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Gerber-Ferder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Cosgrove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleria Duperray-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
+                <w:t xml:space="preserve">Yoann Missolo-Koussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Methods in Molecular Biology, 2618, pp.17-35. </w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (12), pp.1736-1745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2938-3_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41556-023-01291-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480198v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Identification of Dendritic Cell Subsets from Human and Mouse Tumors</w:t>
               </w:r>
@@ -1446,64 +1446,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamila Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Methods in Molecular Biology, 2618, pp.187-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1818,51 +1818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique CLR expression patterns on circulating and tumor-infiltrating DC subsets correlated with clinical outcome in melanoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Sosa Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,51 +1965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamila Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pouxvielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2086,51 +2086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of circulating and tumor‐infiltrating plasmacytoid DCs towards the P3 (CD80 + PDL1 − )‐pDC subset negatively correlated with clinical outcomes in melanoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Sosa Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2469,429 +2469,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFN-III is selectively produced by cDC1 and predicts good clinical outcome in breast cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hepatitis B virus exploits C‐type lectin receptors to hijack cDC1s, cDC2s and pDCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Couillault</w:t>
+                <w:t xml:space="preserve">Laurissa Ouaguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
+                <w:t xml:space="preserve">Tania Dufeu-Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Reiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aav3942⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.e1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cti2.1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998632v1</w:t>
+                <w:t xml:space="preserve">hal-03183870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD163 + tumor‐associated macrophage accumulation in breast cancer patients reflects both local differentiation signals and systemic skewing of monocytes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">IFN-III is selectively produced by cDC1 and predicts good clinical outcome in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Treilleux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gobbini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Couillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (46), pp.eaav3942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aav3942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cti2.1108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03769582v1</w:t>
+                <w:t xml:space="preserve">hal-02998632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis B virus exploits C‐type lectin receptors to hijack cDC1s, cDC2s and pDCs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD163 + tumor‐associated macrophage accumulation in breast cancer patients reflects both local differentiation signals and systemic skewing of monocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Decaens</w:t>
+                <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Reiser</w:t>
+                <w:t xml:space="preserve">Isabelle Treilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (12), pp.e1208. </w:t>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.e1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cti2.1208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cti2.1108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183870v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durable and controlled depletion of neutrophils in mice</w:t>
               </w:r>
@@ -3292,51 +3292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDCA1 + cDC2s, BDCA2 + pDCs and BDCA3 + cDC1s reveal distinct pathophysiologic features and impact on clinical outcomes in melanoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Sosa Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurissa Ouaguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,103 +3413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating and Hepatic BDCA1+, BDCA2+, and BDCA3+ Dendritic Cells Are Differentially Subverted in Patients With Chronic HBV Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurissa Ouaguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Dufeu-Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.112. </w:t>
@@ -3547,103 +3547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Tumor-Infiltrating Dendritic Cells: From in Situ Visualization to High-Dimensional Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gobbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (8), pp.1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4122,51 +4122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ait-Goughoulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maadadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4211,252 +4211,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01760408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunothérapie et thérapies ciblées, une combinaison d’avenir dans la lutte contre le cancer</w:t>
+                <w:t xml:space="preserve">Genetic alterations and tumor immune attack in Yo paraneoplastic cerebellar degeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Andrieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Small</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Treilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Couillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pissaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018217⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (4), pp.569-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-017-1802-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970084v1</w:t>
+                <w:t xml:space="preserve">hal-04998090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic alterations and tumor immune attack in Yo paraneoplastic cerebellar degeneration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunothérapie et thérapies ciblées, une combinaison d’avenir dans la lutte contre le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Picard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathan Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 135 (4), pp.569-579. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (10), pp.872-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-017-1802-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998090v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross Talk between Inhibitory Immunoreceptor Tyrosine-Based Activation Motif-Signaling and Toll-Like Receptor Pathways in Macrophages and Dendritic Cells</w:t>
               </w:r>
@@ -4481,51 +4481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruzena Stranska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Janovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5259,64 +5259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Valladeau-Guilemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, </w:t>
@@ -5393,51 +5393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Parroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Panaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5527,64 +5527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Sisirak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, </w:t>
@@ -5750,338 +5750,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer-derived transforming growth factor-β and tumor necrosis factor-α compromise interferon-α production by tumor-associated plasmacytoid dendritic cells</w:t>
+                <w:t xml:space="preserve">Plasmacytoid dendritic cells deficient in IFNα production promote the amplification of FOXP3+regulatory T cells and are associated with poor prognosis in breast cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Sisirak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Goutagny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Malfroy</w:t>
+                <w:t xml:space="preserve">Christine Ménétrier-Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.28072⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/onci.22338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045770v1</w:t>
+                <w:t xml:space="preserve">hal-03045754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmacytoid dendritic cells deficient in IFNα production promote the amplification of FOXP3+regulatory T cells and are associated with poor prognosis in breast cancer patients</w:t>
+                <w:t xml:space="preserve">Breast cancer-derived transforming growth factor-β and tumor necrosis factor-α compromise interferon-α production by tumor-associated plasmacytoid dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Sisirak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Goutagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ménétrier-Caux</w:t>
+                <w:t xml:space="preserve">Marine Malfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2, </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (3), pp.771 - 778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/onci.22338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.28072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045754v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmacytoid dendritic cells infiltrating ovarian cancer are associated with poor prognosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Intidhar Labidi-Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Treilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goddard-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6286,295 +6286,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and functional alterations of plasmacytoid dendritic cells contribute to immune tolerance in ovarian cancer.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognostic value of the expression of C-Chemokine Receptor 6 and 7 and their ligands in non-metastatic breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Meeus</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Philippe Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Treilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-11-0367⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-11-213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849783v1</w:t>
+                <w:t xml:space="preserve">inserm-00606545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of the expression of C-Chemokine Receptor 6 and 7 and their ligands in non-metastatic breast cancer.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Quantitative and functional alterations of plasmacytoid dendritic cells contribute to immune tolerance in ovarian cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Intidhar Labidi-Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanja Sisirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Treilleux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (1), pp.213. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (16), pp.5423-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-11-213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-11-0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00606545v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of circulating dendritic cells in melanoma: role of CCR6 in plasmacytoid dendritic cell recruitment to the tumor.</w:t>
               </w:r>
@@ -6599,51 +6599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Domizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Salameire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6694,51 +6694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ leukemic plasmacytoid dendritic cells pattern of chemokine receptors expression and in vitro migratory response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chaperot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6899,51 +6899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gazeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Pancaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6987,90 +6987,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncogenic Stress is a Novel Immunogenic Signal Driven by the Unfolded Protein Response and Detected by Neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Debiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyvia Moudombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Malfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7249,51 +7249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7476,359 +7476,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of NK cell biology and plasticity in cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Regulation of NK cell activation and plasticity by cytokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journée d’Immunologie et Immunothérapie des Cancers (JIIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">NK &amp; ILC meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, LYON (ENS et Lyon 3), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967940v1</w:t>
+                <w:t xml:space="preserve">hal-04998366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of innate immune cells across tumorigenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Regulation of NK cell biology and plasticity in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAPESP Brazil-France Health Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sao paulo, Brazil</w:t>
+              <w:t xml:space="preserve">11èmes Journée d’Immunologie et Immunothérapie des Cancers (JIIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967996v1</w:t>
+                <w:t xml:space="preserve">hal-04967940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFN-III primes pDCs for TLR7 activation and antagonizes TGF-β and PGE2 mediated-immune suppression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of innate immune cells across tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Dendritic Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">FAPESP Brazil-France Health Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sao paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944678v1</w:t>
+                <w:t xml:space="preserve">hal-04967996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of NK cell activation and plasticity by cytokines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IFN-III primes pDCs for TLR7 activation and antagonizes TGF-β and PGE2 mediated-immune suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Sakref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvia Moudombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NK &amp; ILC meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, LYON (ENS et Lyon 3), France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Dendritic Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998366v1</w:t>
+                <w:t xml:space="preserve">hal-04944678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat entre les cellules dendritiques et les lymphocytes T CD8 améliore la survie des enfants atteints par un neuroblastome</w:t>
               </w:r>
@@ -7939,51 +7939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CSF-1R inhibitor Pexidartinib impacts dendritic cell differentiation through inhibition of FLT3 signaling and may antagonize the effect of durvalumab in patients with advanced cancer – results from a phase 1 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,51 +8064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional Dendritic cells drive the generation of polyfunctional and antitumor ST2+ NK cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Francophone des Cellules Dendritiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8258,51 +8258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional Dendritic cells drive the generation of polyfunctional and antitumor ST2+ NK cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DC2022 international symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Cairns (Australie), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8327,51 +8327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-33 drives polyfunctionality and antitumor activity of a unique ST2+ NK cell population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immune Responses in Cancer and Infection 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8579,51 +8579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Revol-Bauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dégletagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8736,51 +8736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexandra Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliezer Aïmontché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bendriss-Vermare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9024,51 +9024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193445v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Picant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Revol-Bauz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Casini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61196-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hermet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Laoubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Scavino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Doffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gazeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Voirin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jannot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Laoubi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duplouye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2025.2571773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Sible" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Weitsman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Amouyal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marotel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000545527" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Sakref" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58220-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle N&#8217;kodia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2372118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Roca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Nkodia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.add1834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gerber-Ferder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cosgrove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleria Duperray-Susini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Missolo-Koussou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-023-01291-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Valladeau-Guilemond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fumet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lardenois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051189" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Plaschka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Benboubker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grimont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003484" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sosa Cuevas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fraipont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1040600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouxvielh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benezech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jaeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100874" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1382" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mattiuz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ambrosini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cancel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bessou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1305" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrane Bouaoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Foy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Michon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavergne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2021.1944554" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Couillault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aav3942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nalio Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03183870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dufeu-Duchesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reiser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02879178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Boivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Ancey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Gkasti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mussard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16596-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Renaudineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Herbulot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6074.tumimm18-b84" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bodnar-Wachtel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pratviel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01683" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraipont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1190" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00112" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081082" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Faure-Dupuy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delphin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.06.032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Lecot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarabi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira-Abrantes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Koenderman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vegna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Esser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489966" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01760408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ait-Goughoulte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maadadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01741-17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970084v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Andrieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998090v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Small" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1802-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789674v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hirsch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzena Stranska" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Janovec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00394" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence N&#8217;guessan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00695-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Foy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Michallet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Incitti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx210" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moro-Sibilot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien This" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelien Sanlaville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Sisirak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545977" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Duraes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinbach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubrot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brighouse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.08.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438132v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan P. Sari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dezutter-Dambuyant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alberti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2015.1091146" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911132v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zannetti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Parroche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Panaye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400249" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045731v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.23185" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Mercier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poujol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sanlaville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gobert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-12-3058" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045770v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Goutagny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfroy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28072" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045754v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;n&#233;trier-Caux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.22338" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Intidhar Labidi-Galy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goddard-Leon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Combes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18801" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820060v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillibert-Duplantier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duthey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sisirak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sala&#252;n" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gargi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849783v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meeus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-0367" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606545v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-11-213" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00633157v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Domizio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Salameire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2010.24" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00286469v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaperot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jacob" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2403452" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965600v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Hamdache" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gambart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Pancaldi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965574v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528591v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Coutant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Muller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fauvet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El Boudi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862552v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lien Sanlaville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Andr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877982v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967996v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998366v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dumont" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890819v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Gomez-Roca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944816v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Eberhardt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944830v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944851v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968945v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968950v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480256v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.07.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193445v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Picant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Revol-Bauz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Casini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61196-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hermet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Laoubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Scavino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Doffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gazeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Voirin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jannot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Sakref" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ardin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58220-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Laoubi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duplouye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2025.2571773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Sible" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Weitsman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Amouyal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marotel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000545527" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle N&#8217;kodia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2372118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Roca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Nkodia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.add1834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Valladeau-Guilemond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gerber-Ferder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cosgrove" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleria Duperray-Susini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Missolo-Koussou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-023-01291-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2938-3_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fumet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lardenois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051189" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Plaschka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Benboubker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grimont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003484" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sosa Cuevas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roubinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fraipont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1040600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouxvielh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benezech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jaeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100874" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1382" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mattiuz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ambrosini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Cancel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bessou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1305" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrane Bouaoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Foy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Michon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavergne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2021.1944554" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03183870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurissa Ouaguia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dufeu-Duchesne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reiser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1208" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Couillault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aav3942" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nalio Ramos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1108" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02879178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Boivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Ancey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Gkasti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mussard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16596-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Renaudineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Herbulot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6074.tumimm18-b84" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bodnar-Wachtel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pratviel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.01683" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraipont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1190" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00112" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081082" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Faure-Dupuy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delphin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dimier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.06.032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Lecot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarabi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira-Abrantes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Koenderman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vegna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Esser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489966" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01760408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ait-Goughoulte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maadadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01741-17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Small" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1802-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Andrieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018217" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789674v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hirsch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzena Stranska" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Janovec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00394" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence N&#8217;guessan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00695-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Foy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Michallet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Incitti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx210" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moro-Sibilot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien This" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelien Sanlaville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Sisirak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545977" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Duraes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinbach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubrot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brighouse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.08.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438132v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendriss-Vermare" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gatti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan P. Sari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dezutter-Dambuyant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alberti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2015.1091146" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911132v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zannetti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Parroche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Panaye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1400249" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045731v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.23185" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Mercier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poujol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sanlaville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gobert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-12-3058" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045754v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;n&#233;trier-Caux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.22338" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045770v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Goutagny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfroy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28072" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Intidhar Labidi-Galy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goddard-Leon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Combes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18801" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820060v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillibert-Duplantier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duthey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sisirak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sala&#252;n" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gargi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00606545v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-11-213" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meeus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-0367" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00633157v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Domizio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Salameire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2010.24" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00286469v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaperot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vanbervliet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jacob" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2403452" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965600v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Hamdache" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gambart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Pancaldi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965574v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528591v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Coutant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Muller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fauvet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam El Boudi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862552v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lien Sanlaville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Andr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877982v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998366v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967940v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967996v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944678v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dumont" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890819v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Gomez-Roca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944816v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Eberhardt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944830v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944851v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968945v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968950v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04480256v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer A&#239;montch&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.07.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>