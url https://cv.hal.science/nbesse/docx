--- v0 (2026-04-14)
+++ v1 (2026-05-17)
@@ -688,284 +688,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les romans nicaraguayens : entre désillusion et nouvelles résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Littératures ultra-contemporaines d’Amérique Centrale et des Caraïbes (S. Gondouin et C. Lepage dir.), 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les romans nicaraguayens : entre désillusion et nouvelles résistances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol : Littératures ultra-contemporaines d'Amérique Centrale et des Caraïbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Managua dans les écrits nicaraguayens : entre politisation, dystopie et lien retrouvé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques artistiques dans l'espace public / Prácticas artísticas en el espacio público, HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Les romans nicaraguayens : entre désillusion et nouvelles résistances</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongolele no sabía bailar de Sergio Ramírez : entre pouvoirs et rébellions, la contribution du roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Littératures ultra-contemporaines d’Amérique Centrale et des Caraïbes (S. Gondouin et C. Lepage dir.), 18</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2021, Littératures ultra-contemporaines d’Amérique Centrale et des Caraïbes, Crisol n° 18 (S. Gondouin et C. Lepage dir.), 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1469,165 +1469,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El meñique del ogro de Erick Aguirre: entre Historia e historias, la cuestión del sentido y de la verdad</w:t>
+                <w:t xml:space="preserve">El meñique del ogro de Erick Aguirre: entre Historia e historias, la cuestión del sentido y de la verdad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carátula, Revista cultural centroamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068061v1</w:t>
+                <w:t xml:space="preserve">hal-05257398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El meñique del ogro de Erick Aguirre: entre Historia e historias, la cuestión del sentido y de la verdad.</w:t>
+                <w:t xml:space="preserve">El meñique del ogro de Erick Aguirre: entre Historia e historias, la cuestión del sentido y de la verdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carátula, Revista cultural centroamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05257398v1</w:t>
+                <w:t xml:space="preserve">hal-04068061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécritures bibliques contestataires dans El infinito en la palma de la mano de Gioconda Belli et Sara de Sergio Ramírez</w:t>
               </w:r>
@@ -1754,165 +1754,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La risa de una mujer frente al poder absoluto en Sara de Sergio Ramírez.</w:t>
+                <w:t xml:space="preserve">La risa de una mujer frente al poder absoluto en Sara (2015) de Sergio Ramírez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carátula, Revista cultural centroamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05258201v1</w:t>
+                <w:t xml:space="preserve">hal-04068008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La risa de una mujer frente al poder absoluto en Sara (2015) de Sergio Ramírez</w:t>
+                <w:t xml:space="preserve">La risa de una mujer frente al poder absoluto en Sara de Sergio Ramírez.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carátula, Revista cultural centroamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068008v1</w:t>
+                <w:t xml:space="preserve">hal-05258201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfermements et délivrances au Nicaragua : Diario de un preso de Pedro Joaquín Chamorro y La carta de María Loudes Pallais</w:t>
               </w:r>
@@ -2117,183 +2117,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insoutenable inexistence de l’être dans l’attente de l’ultime sentence : Sombras nada más de Sergio Ramírez</w:t>
+                <w:t xml:space="preserve">Avant-propos : reCHERches 2014/13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCHERches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 13, pp.75-85. </w:t>
+              <w:t xml:space="preserve">, 2014, 13, pp.5-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cher.6097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cher.5905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05254780v1</w:t>
+                <w:t xml:space="preserve">hal-05323810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : reCHERches 2014/13</w:t>
+                <w:t xml:space="preserve">L’insoutenable inexistence de l’être dans l’attente de l’ultime sentence : Sombras nada más de Sergio Ramírez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCHERches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 13, pp.5-10. </w:t>
+              <w:t xml:space="preserve">, 2014, 13, pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cher.5905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cher.6097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323810v1</w:t>
+                <w:t xml:space="preserve">hal-05254780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crime ou la parole des exclus dans Managua, Salsa City (¡Devórame otra vez!) et Y te diré quién eres (Mariposa traicionera) de Franz Galich</w:t>
               </w:r>
@@ -2342,183 +2342,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05259696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les textes hybrides de Sergio Ramírez, entre convention et transgression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReCHERches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.121 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cher.11548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ruptures et revendication d’être dans la poésie de Gioconda Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.281-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/babel.2592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033500v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04033515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos : reCHERches 2012/8</w:t>
               </w:r>
@@ -5692,51 +5692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155bp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454809v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2632" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uyy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04825109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/epos.39.2023.38162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.2995" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.461" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.2269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068008v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.6097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.5905" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2592" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.11548" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.11958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.9974" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.8677" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2007.1802" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2004.1691" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.12049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.9829" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.8449" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067150v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2008.1838" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2003.1623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155ba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Martinez Alvarez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uyn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Delgado-Richet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.5877" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.11929" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.8745" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.8112" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068193v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069969v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155bp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454809v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2632" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uyy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04825109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/epos.39.2023.38162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.2995" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.461" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.2269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.5905" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.6097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.11548" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2592" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.11958" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.9974" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.8677" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2007.1802" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2004.1691" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.12049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.9829" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.8449" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067150v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2008.1838" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.2003.1623" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155ba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Martinez Alvarez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uyn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Delgado-Richet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.5877" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.11929" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.8745" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.8112" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068193v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069969v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>