--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -214,295 +214,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Population Genomics Unveils Congruent Secondary Suture Zone in Southwest Pacific Hydrothermal Vents</w:t>
+                <w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tran Lu Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Le Port</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
+              <w:t xml:space="preserve">, 2025, 42 (2), pp.msaf024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557471v1</w:t>
+                <w:t xml:space="preserve">hal-04973623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t>
+                <w:t xml:space="preserve">Comparative Population Genomics Unveils Congruent Secondary Suture Zone in Southwest Pacific Hydrothermal Vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tran Lu Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+                <w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Le Port</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 42 (2), pp.msaf024. </w:t>
+              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973623v2</w:t>
+                <w:t xml:space="preserve">hal-05557471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence analysis provides evidence that a boreal crustacean colonised Svalbard well before the ongoing Atlantification of the Arctic</w:t>
               </w:r>
@@ -916,64 +916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tran Lu Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1018,2761 +1018,2765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP discovery and genetic structure in blue mussel species using low coverage sequencing and a medium density 60 K SNP‐array</w:t>
+                <w:t xml:space="preserve">Anthropogenic Change and the Process of Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer C Nascimento‐schulze</w:t>
+                <w:t xml:space="preserve">Murielle Ålund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim P Bean</w:t>
+                <w:t xml:space="preserve">Meredith Cenzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Peñaloza</w:t>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine R Paris</w:t>
+                <w:t xml:space="preserve">Janette Boughman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James R Whiting</w:t>
+                <w:t xml:space="preserve">José Cerca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (5), pp.1044-1060. </w:t>
+              <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.a041455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/cshperspect.a041455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892795v1</w:t>
+                <w:t xml:space="preserve">hal-04767506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics of mussel transmissible cancer MtrBTN2 suggests accumulation of multiple cancer traits and oncogenic pathways shared among bilaterians</w:t>
+                <w:t xml:space="preserve">SNP discovery and genetic structure in blue mussel species using low coverage sequencing and a medium density 60 K SNP‐array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurine Hammel</w:t>
+                <w:t xml:space="preserve">Jennifer C Nascimento‐schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">Tim P Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+                <w:t xml:space="preserve">Carolina Peñaloza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">Josephine R Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R Whiting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsob.230259⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.1044-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245345v1</w:t>
+                <w:t xml:space="preserve">hal-04892795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For the love of fish, nature and people: A tribute to Professor Louis Bernatchez (1960–2023)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomics of mussel transmissible cancer MtrBTN2 suggests accumulation of multiple cancer traits and oncogenic pathways shared among bilaterians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
+                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano B. Beheregaray</w:t>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto S. Corrêa</w:t>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Evolutionary Applications, 16 (10), pp.1663-1670. </w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.230259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsob.230259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301899v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic Change and the Process of Speciation</w:t>
+                <w:t xml:space="preserve">For the love of fish, nature and people: A tribute to Professor Louis Bernatchez (1960–2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Ålund</w:t>
+                <w:t xml:space="preserve">Maren Wellenreuther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meredith Cenzer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano B. Beheregaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cerca</w:t>
+                <w:t xml:space="preserve">Alberto S. Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (12), pp.a041455. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Evolutionary Applications, 16 (10), pp.1663-1670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/cshperspect.a041455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767506v1</w:t>
+                <w:t xml:space="preserve">hal-04301899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban rendezvous along the seashore: Ports as Darwinian field‐labs for studying marine evolution in the Anthropocene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parallelism between European flat oyster populations at the edge of their natural range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Simon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Sylvie Lapègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Reisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Harrang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heurtebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Marine Evolutionary Biology, 16 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13443⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716121v2</w:t>
+                <w:t xml:space="preserve">hal-03823209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and polymorphism of a mussel transmissible cancer in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
+                <w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16052⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335752v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.5861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban rendezvous along the seashore: Ports as Darwinian field‐labs for studying marine evolution in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.172⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Marine Evolutionary Biology, 16 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817700v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parallelism between European flat oyster populations at the edge of their natural range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Reisser</w:t>
+                <w:t xml:space="preserve">Prevalence and polymorphism of a mussel transmissible cancer in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Hammel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Harrang</w:t>
+                <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Heurtebise</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (3), pp.736-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823209v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do species barriers decay? Concordance and local introgression in mosaic hybrid zones of mussels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Agent-based modeling and genetics reveal the Limfjorden, Denmark, as a well-connected system for mussel larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janus Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flemming Thorbjørn Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Petr Strelkov</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34, pp.208-223. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps13559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025054v1</w:t>
+                <w:t xml:space="preserve">hal-03358213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits of a mussel transmissible cancer are reminiscent of a parasitic life style</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">DILS: Demographic inferences with linked selection by using ABC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+                <w:t xml:space="preserve">Iva Popovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+                <w:t xml:space="preserve">Clément Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03598-w⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498948v1</w:t>
+                <w:t xml:space="preserve">hal-03156998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DILS: Demographic inferences with linked selection by using ABC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">How do species barriers decay? Concordance and local introgression in mosaic hybrid zones of mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Spataro</w:t>
+                <w:t xml:space="preserve">Tahani El Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Delmotte</w:t>
+                <w:t xml:space="preserve">Cathy Liautard‐haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.208-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156998v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introgression breakthrough left by an anthropogenic contact between two ascidians</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+                <w:t xml:space="preserve">Traits of a mussel transmissible cancer are reminiscent of a parasitic life style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Hammel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Daguin‐thiébaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16189⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.24110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03598-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355754v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-introduction introgression contributes to parallel differentiation and contrasting hybridisation outcomes between invasive and native marine mussels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">An introgression breakthrough left by an anthropogenic contact between two ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin‐thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34, pp.175-192. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (24), pp.6718 - 6732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033473v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based modeling and genetics reveal the Limfjorden, Denmark, as a well-connected system for mussel larvae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-introduction introgression contributes to parallel differentiation and contrasting hybridisation outcomes between invasive and native marine mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ane Pastor</w:t>
+                <w:t xml:space="preserve">Federico Gaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus Larsen</w:t>
+                <w:t xml:space="preserve">Miloš Tanurdžić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flemming Thorbjørn Hansen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cynthia Riginos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.175-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps13559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358213v1</w:t>
+                <w:t xml:space="preserve">hal-03033473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replicated anthropogenic hybridisations reveal parallel patterns of admixture in marine mussels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The geometry and genetics of hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einar Eg Nielsen</w:t>
+                <w:t xml:space="preserve">Hilde Schneemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Couteau</w:t>
+                <w:t xml:space="preserve">Bianca de Sanctis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J Welch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12879⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (12), pp.2575-2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/862235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372503v2</w:t>
+                <w:t xml:space="preserve">hal-03093393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin introductions by independent invader mussel lineages are both associated with recent admixture with a native congener in Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Popovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambrocio Melvin A. Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Riginos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.515 - 532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-Generation Polygenic Selection Shapes Fitness-Related Traits across Environments in Juvenile Sea Bream</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Rey</w:t>
+                <w:t xml:space="preserve">Replicated anthropogenic hybridisations reveal parallel patterns of admixture in marine mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
+                <w:t xml:space="preserve">Einar Eg Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ferraton</w:t>
+                <w:t xml:space="preserve">Jérôme Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Guinand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bonhomme</w:t>
+                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11040398⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.575 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887670v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic Hybridization at Sea: three evolutionary questions relevant to invasive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Riginos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2019.0547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometry and genetics of hybridization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Within-Generation Polygenic Selection Shapes Fitness-Related Traits across Environments in Juvenile Sea Bream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilde Schneemann</w:t>
+                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca de Sanctis</w:t>
+                <w:t xml:space="preserve">Franck Ferraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Roze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">Bruno Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John J Welch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 74 (12), pp.2575-2590. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/862235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes11040398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093393v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden side of a major marine biogeographic boundary: a wide mosaic hybrid zone at the Atlantic-Mediterranean divide reveals the complex interaction between natural and genetic barriers in mussels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahani El Ayari</w:t>
+                <w:t xml:space="preserve">Parallel pattern of differentiation at a genomic island shared between clinal and mosaic hybrid zones in a complex of cryptic seahorse lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liautard‐haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najoua Trigui El Menif</w:t>
+                <w:t xml:space="preserve">Lucy Woodall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Hamer</w:t>
+                <w:t xml:space="preserve">Carmen Bouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (6), pp.770-784. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (4), pp.817-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-018-0174-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.13696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403713v1</w:t>
+                <w:t xml:space="preserve">hal-02395914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective population size and heterozygosity-fitness correlations in a population of the Mediterranean lagoon ecotype of long-snouted seahorse Hippocampus guttulatus</w:t>
               </w:r>
@@ -3797,306 +3801,302 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Lieutard-Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Serluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Woodall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (6), pp.1281-1288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10592-019-01210-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel pattern of differentiation at a genomic island shared between clinal and mosaic hybrid zones in a complex of cryptic seahorse lineages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucy Woodall</w:t>
+                <w:t xml:space="preserve">The hidden side of a major marine biogeographic boundary: a wide mosaic hybrid zone at the Atlantic-Mediterranean divide reveals the complex interaction between natural and genetic barriers in mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahani El Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Trigui El Menif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Bouza</w:t>
+                <w:t xml:space="preserve">Bojan Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Louisy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (4), pp.817-835. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (6), pp.770-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-018-0174-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395914v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of various approaches to study the prevalence, incidence and progression of disseminated neoplasia in mussel stocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4212,51 +4212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Polo-Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8, pp.e47788. </w:t>
@@ -4288,533 +4288,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coadapted genomes and selection on hybrids: Fisher's geometric model explains a variety of empirical patterns</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of Genome-Wide Differentiation between Native and Introduced Populations of the Cupped Oysters Crassostrea gigas and Crassostrea angulata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heurtebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/evl3.66⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.2518-2534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865720v1</w:t>
+                <w:t xml:space="preserve">hal-02395878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codon Usage Bias in Animals: Disentangling the Effects of Natural Selection, Effective Population Size, and GC-Biased Gene Conversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeric Figuet</w:t>
+                <w:t xml:space="preserve">The origin and remolding of genomic islands of differentiation in the European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy015⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04963-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806906v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin and remolding of genomic islands of differentiation in the European sea bass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Bonhomme</w:t>
+                <w:t xml:space="preserve">Codon Usage Bias in Animals: Disentangling the Effects of Natural Selection, Effective Population Size, and GC-Biased Gene Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04963-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (5), pp.1092 - 1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825457v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Genome-Wide Differentiation between Native and Introduced Populations of the Cupped Oysters Crassostrea gigas and Crassostrea angulata</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coadapted genomes and selection on hybrids: Fisher's geometric model explains a variety of empirical patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J Welch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (9), pp.2518-2534. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (5), pp.472-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/evl3.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395878v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale genetic panmixia in the blue shark (Prionace glauca): A single worldwide population, or a genetic lag-time effect of the ``grey zone'' of differentiation?</w:t>
               </w:r>
@@ -4852,51 +4852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (5), pp.614-630. </w:t>
@@ -4934,90 +4934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The divergence history of European blue mussel species reconstructed from Approximate Bayesian Computation: the effects of sequencing techniques and sampling strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5062,533 +5062,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution and segregating load contribute to the genomic landscape of divergence in two tree species connected by episodic gene flow</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Weird genotypes? Don't discard them, transmissible cancer could be an explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13765⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.140 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078533v1</w:t>
+                <w:t xml:space="preserve">hal-01865716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected mosaic distribution of two hybridizing sibling lineages in the teleplanically dispersing snail Stramonita haemastoma suggests unusual postglacial redistribution or cryptic invasion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najoua Trigui El Menif</w:t>
+                <w:t xml:space="preserve">Interpreting the genomic landscape of speciation: a road map for finding barriers to gene flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ravinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Butlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Saavedra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">N. Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (8), pp.1450-1477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395138v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weird genotypes? Don't discard them, transmissible cancer could be an explanation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unexpected mosaic distribution of two hybridizing sibling lineages in the teleplanically dispersing snail Stramonita haemastoma suggests unusual postglacial redistribution or cryptic invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahani El Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Trigui El Menif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12439⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (21), pp.9016-9026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865716v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting the genomic landscape of speciation: a road map for finding barriers to gene flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive evolution and segregating load contribute to the genomic landscape of divergence in two tree species connected by episodic gene flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Faria</w:t>
+                <w:t xml:space="preserve">Camille Christe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Butlin</w:t>
+                <w:t xml:space="preserve">Kai Stölting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Galindo</w:t>
+                <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bierne</w:t>
+                <w:t xml:space="preserve">Christelle Fraїsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (8), pp.1450-1477. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.59-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081484v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomic footprints of fine-scale differentiation between habitats in Mediterranean blue tits</w:t>
               </w:r>
@@ -5600,51 +5600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Szulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5717,64 +5717,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (21), pp.5527-5542 </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5802,658 +5802,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding Light on the Grey Zone of Speciation along a Continuum of Genomic Divergence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Local interspecies introgression is the main cause of extreme levels of intraspecific differentiation in mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Anciaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Welch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2000234⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.269-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899028v1</w:t>
+                <w:t xml:space="preserve">hal-03043443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local interspecies introgression is the main cause of extreme levels of intraspecific differentiation in mussels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Shedding Light on the Grey Zone of Speciation along a Continuum of Genomic Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Welch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (1), pp.269-286. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2000234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043443v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetics of speciation: Insights from Fisher's geometric model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Editorial Dedicated population genomics for the silent world: the specific questions of marine population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Welch</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12968⟩</w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (6), pp.545-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zow107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043482v1</w:t>
+                <w:t xml:space="preserve">hal-03035902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Dedicated population genomics for the silent world: the specific questions of marine population genetics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Population genomics of sexual and asexual lineages in fissiparous ribbon worms (Lineus, Nemertea): hybridization, polyploidy and the Meselson effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ament-Velásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Norenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cz/zow107⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (14), pp.3356 - 3369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035902v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of sexual and asexual lineages in fissiparous ribbon worms (Lineus, Nemertea): hybridization, polyploidy and the Meselson effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genetics of speciation: Insights from Fisher's geometric model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alexander Gunnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Welch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13717⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (7), pp.1450-1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01900641v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does natural selection explain the fine scale genetic structure at the nuclear exon Glu-5' in blue mussels from Kerguelen ?</w:t>
               </w:r>
@@ -6573,77 +6573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive transcriptomic variation associated with reproductive traits suggest local adaptation in a recently settled population of the Pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lapègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Quillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6707,90 +6707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using neutral, selected, and hitchhiker loci to assess connectivity of marine populations in the genomic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6835,1469 +6835,1469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for adaptation from standing genetic variation on an antimicrobial peptide gene in the mussel Mytilus edulis.</w:t>
+                <w:t xml:space="preserve">European sea bass genome and its variation provide insights into adaptation to euryhalinity and speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Gosset</w:t>
+                <w:t xml:space="preserve">Mbaye Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Do Nascimento</w:t>
+                <w:t xml:space="preserve">Heiner Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Augé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Louro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12784⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019544v1</w:t>
+                <w:t xml:space="preserve">hal-01922671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene-flow in a mosaic hybrid zone: is local introgression adaptive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Welch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (3), pp.939-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.161380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313724v1</w:t>
+                <w:t xml:space="preserve">hal-03019253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene-flow in a mosaic hybrid zone: is local introgression adaptive?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Cahais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 197 (3), pp.939-51. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 515 (7526), pp.261-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.161380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019253v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we continue to neglect genomic variation in introgression rates when inferring the history of speciation? A case study in a Mytilus hybrid zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for adaptation from standing genetic variation on an antimicrobial peptide gene in the mussel Mytilus edulis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Fraïsse</w:t>
+                <w:t xml:space="preserve">Célia Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Castric</w:t>
+                <w:t xml:space="preserve">Joana Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vekemans</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Thérèse Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (12), pp.3000-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.12425⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110882v1</w:t>
+                <w:t xml:space="preserve">hal-03019544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European sea bass genome and its variation provide insights into adaptation to euryhalinity and speciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we continue to neglect genomic variation in introgression rates when inferring the history of speciation? A case study in a Mytilus hybrid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbaye Tine</w:t>
+                <w:t xml:space="preserve">C Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiner Kuhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Louro</w:t>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Desmarais</w:t>
+                <w:t xml:space="preserve">G H Pogson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.1662-1675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922671v1</w:t>
+                <w:t xml:space="preserve">hal-01110882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-Free Population Genomics from Next- Generation Transcriptome Data and the Vertebrate- Invertebrate Gap</w:t>
+                <w:t xml:space="preserve">Evolutionary history of x-tox genes in three lepidopteran species: Origin, evolution of primary and secondary structure and alternative splicing, generating a repertoire of immune-related proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gayral</w:t>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Melo-Ferreira</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Glémin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Carneiro</w:t>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (4), pp.e1003457. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1), pp.54 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866204v1</w:t>
+                <w:t xml:space="preserve">hal-01837250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting patterns of genome-wide polymorphism in the native and invasive range of the marine mollusc Crepidula fornicata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentine Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (4), pp.1003-1018. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Barrier to Dispersal Trapped Old Genetic Clines That Escaped the Easter Microplate Tension Zone of the Pacific Vent Mussels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reference-Free Population Genomics from Next- Generation Transcriptome Data and the Vertebrate- Invertebrate Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Le Guen</w:t>
+                <w:t xml:space="preserve">José Melo-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lallier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081555⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.e1003457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250916v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geography of introgression in a patchy environment and the thorn in the side of ecological speciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A New Barrier to Dispersal Trapped Old Genetic Clines That Escaped the Easter Microplate Tension Zone of the Pacific Vent Mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/czoolo/59.1.72⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e81555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395293v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization and speciation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Arntzen</w:t>
+                <w:t xml:space="preserve">The geography of introgression in a patchy environment and the thorn in the side of ecological speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baird</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (2), pp.229-246. </w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1), pp.72 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02599.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/czoolo/59.1.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945468v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of x-tox genes in three lepidopteran species: Origin, evolution of primary and secondary structure and alternative splicing, generating a repertoire of immune-related proteins</w:t>
+                <w:t xml:space="preserve">Hybridization and speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+                <w:t xml:space="preserve">D. Albach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
+                <w:t xml:space="preserve">S. Ansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+                <w:t xml:space="preserve">J. Arntzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2012.10.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.229-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02599.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837250v1</w:t>
+                <w:t xml:space="preserve">hal-01945468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP Detection from De Novo Transcriptome Sequencing in the Bivalve Macoma balthica: Marker Development for Evolutionary Studies</w:t>
               </w:r>
@@ -8322,64 +8322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.e52302. </w:t>
@@ -8456,64 +8456,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (8), pp.e6485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8541,372 +8541,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing genomic information in bivalves through new EST collections in four species: Development of new genetic markers for environmental studies and genome evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Pleistocene separation of mitochondrial lineages of Mytilus spp. mussels from Northern and Southern Hemispheres and strong genetic differentiation among southern populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.10.021⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00450595v1</w:t>
+                <w:t xml:space="preserve">halsde-00475209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene separation of mitochondrial lineages of Mytilus spp. mussels from Northern and Southern Hemispheres and strong genetic differentiation among southern populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Increasing genomic information in bivalves through new EST collections in four species: Development of new genetic markers for environmental studies and genome evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bachère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 408 (1-2), pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00475209v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00450595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic hitchhiking in a subdivided population of Mytilus edulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.art.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8934,420 +8934,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00475073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark-recapture cloning: a straightforward and cost-effective cloning method for population genetics of single-copy nuclear DNA sequences in diploids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Single Nucleotide polymorphisms and their relationship to codon usage bias in the Pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lapegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01685.x⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 406 (1-2), pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670005v1</w:t>
+                <w:t xml:space="preserve">halsde-00450670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a slightly deleterious effect of intron polymorphisms at the EF1α gene in the deep-sea hydrothermal vent bivalve Bathymodiolus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 406 (1-2), pp.99-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2007.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00424382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Nucleotide polymorphisms and their relationship to codon usage bias in the Pacific oyster Crassostrea gigas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Mark-recapture cloning: a straightforward and cost-effective cloning method for population genetics of single-copy nuclear DNA sequences in diploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Lapegue</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boudry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 406 (1-2), pp.13-22. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (4), pp.562-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01685.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00450670v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic reticulation indicates mixed ancestry in Southern-Hemisphere #Mytilus$ spp. mussels</w:t>
               </w:r>
@@ -9359,51 +9359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92 (4), pp.747-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9431,248 +9431,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00288027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in synonymous codon use and DNA polymorphism within the Drosophila genome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Fitness landscapes support the dominance theory of post-zygotic isolation in the mussels Mytilus edulis and M. galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eyre-Walker</w:t>
+                <w:t xml:space="preserve">Marta Szulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1591), pp.1253-1260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00996.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00339620v1</w:t>
+                <w:t xml:space="preserve">halsde-00339571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness landscapes support the dominance theory of post-zygotic isolation in the mussels Mytilus edulis and M. galloprovincialis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Variation in synonymous codon use and DNA polymorphism within the Drosophila genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Szulkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice David</w:t>
+                <w:t xml:space="preserve">A. Eyre-Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 273 (1591), pp.1253-1260. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00996.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00339571v1</w:t>
+                <w:t xml:space="preserve">halsde-00339620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct selection on allozymes is not required to explain heterogeneity among marker loci across a Mytilus hybrid zone</w:t>
               </w:r>
@@ -9684,64 +9684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9814,273 +9814,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic hybridization led to the emergence of the dock mussel, a new port ecotype with a fully admixed genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response to allogeneic and xenogeneic grafts and to infection with transmissible cancer cells in Mytilus edulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Hammel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Touchard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on the advances in Marine Mussel Research</w:t>
+              <w:t xml:space="preserve">AMMR2024 5th International Symposium on the Advances in Marine Mussel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sopot, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368706v1</w:t>
+                <w:t xml:space="preserve">hal-04882682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to allogeneic and xenogeneic grafts and to infection with transmissible cancer cells in Mytilus edulis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">Anthropogenic hybridization led to the emergence of the dock mussel, a new port ecotype with a fully admixed genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Howitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Nascimento-Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMMR2024 5th International Symposium on the Advances in Marine Mussel Research</w:t>
+              <w:t xml:space="preserve">5th International Symposium on the advances in Marine Mussel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sopot, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882682v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanopore sequencing reveals the incredible haplotypic diversity of PRDM9 (AMELIE RUDLER, PRIX DE LA MEILLEURE PRESENTATION DES DOCTORANTS)</w:t>
               </w:r>
@@ -10092,64 +10092,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rudler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.A. Tran Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10204,258 +10204,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on the Advances in Marine Mussel Research AMMR2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Chioggia, Italy. pp.197</w:t>
+              <w:t xml:space="preserve">Evolution and Ecology of Cancer 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wellcome Genome Campus, Jul 2019, Hinxton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891643v1</w:t>
+                <w:t xml:space="preserve">hal-04891299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution and Ecology of Cancer 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wellcome Genome Campus, Jul 2019, Hinxton, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on the Advances in Marine Mussel Research AMMR2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Chioggia, Italy. pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891299v1</w:t>
+                <w:t xml:space="preserve">hal-04891643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10467,260 +10467,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(POSTER) Abundance of Ampicillin-resistant Vibrio in European marine costal systems used for oyster culture</w:t>
+                <w:t xml:space="preserve">Mechanisms and evolutionary consequences of hyperploidization phenomena in the context of transmissible cancer of the blue mussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Reggiardo</w:t>
+                <w:t xml:space="preserve">Anaïs Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Saad</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338536v1</w:t>
+                <w:t xml:space="preserve">hal-05307824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and evolutionary consequences of hyperploidization phenomena in the context of transmissible cancer of the blue mussel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(POSTER) Abundance of Ampicillin-resistant Vibrio in European marine costal systems used for oyster culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Reggiardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Dufau</w:t>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Boulo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307824v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t>
               </w:r>
@@ -10889,64 +10889,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10996,103 +10996,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives de l’Institut Ecologie et environnement du CNRS : compte-rendu des journées des 22, 23 et 24 février 2017, CNRS, Bordeaux, CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-141, 2017, Les Cahiers Prospectives CNRS INEE</w:t>
@@ -11147,51 +11147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11282,51 +11282,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to best call the somatic mosaic tree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.100024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.genomics.100024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11353,51 +11353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressing NGS data through the mill of Kmer spectra and allelic coverage ratios in order to scan reproductive modes in non-model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.100142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11600,77 +11600,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentine Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Woodall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11724,51 +11724,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs moléculaires et sélection en milieu marin: une relation indirecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des populations [q-bio.PE]. Montpellier II, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11876,51 +11876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="981E4507"/>
+    <w:nsid w:val="2DA11888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12107,51 +12107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nbierne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1856-3197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067120458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedvig Kriszta Csap&#243;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Marcin Weslawski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Dahl-Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gantsevich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00793-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116826v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Hammel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E a V Burioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Foote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bordes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer C Nascimento&#8208;schulze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P Bean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine R Paris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Whiting" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13552" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230259" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Beheregaray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S. Corr&#234;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle &#197;lund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Cenzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Boughman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cerca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041455" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716121v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13443" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lap&#232;gue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Harrang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heurtebise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani El Ayari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard&#8208;haag" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Strelkov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13709" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03598-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033473v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gaiti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Tanurd&#382;i&#263;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Riginos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13746" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03358213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Pastor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus Larsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming Thorbj&#248;rn Hansen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13559" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372503v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Eg Nielsen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12879" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrocio Melvin A. Matias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12857" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferraton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040398" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0547" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Schneemann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca de Sanctis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Welch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862235" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Trigui El Menif" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Hamer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0174-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lieutard-Haag" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Serluca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Woodall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01210-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bouza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13696" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107271" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A Yonemitsu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael M Giersch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polo-Prieto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47788" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.66" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825457v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04963-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy194" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002468v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mackenzie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sacchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12591" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5198" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03078533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Christe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai St&#246;lting" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#1111;sse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13765" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395138v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saavedra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3418" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865716v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12439" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03081484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butlin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326694v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szulkin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gagnaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13486" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383805v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13854" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899028v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anciaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2000234" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03043443v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Welch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13299" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03043482v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexander Gunnarsson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12968" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03035902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow107" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Figuet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballenghien" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zattara" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norenburg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13717" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMQ0S5L4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258474v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1972-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03019544v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gosset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Do Nascimento" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aug&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12784" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30BD2FQ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03019253v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161380" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110882v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fra&#239;sse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Pogson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12425" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922671v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Tine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6770" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866204v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Melo-Ferreira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carneiro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003457" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218821v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12161" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52AEEF81F5B4EFCF0DB95683C97C36306E402DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250916v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081555" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395293v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/59.1.72" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945468v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albach" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansell" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arntzen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baird" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02599.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871859v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052302" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006485" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00450595v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.10.021" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNS2Z7SH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475073v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-164" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670005v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01685.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424382v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ6TVNH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00450670v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauvage" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.05.011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00288027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00917.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339620v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eyre-Walker" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00996.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339571v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3440" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01260447v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daguin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01936.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368706v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Touchard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Howitt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nascimento-Schulze" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882682v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883965v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tran Lu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891643v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pepin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891299v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338536v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307824v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404006v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539271v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutheil" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844311v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715291v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100142" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306022v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869948v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03034218v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nbierne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1856-3197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067120458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedvig Kriszta Csap&#243;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Marcin Weslawski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Dahl-Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gantsevich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00793-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116826v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Hammel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E a V Burioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Foote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bordes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle &#197;lund" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Cenzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Boughman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cerca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer C Nascimento&#8208;schulze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P Bean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine R Paris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Whiting" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13552" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230259" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Beheregaray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S. Corr&#234;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13609" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lap&#232;gue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Harrang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heurtebise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716121v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13443" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03358213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Pastor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus Larsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming Thorbj&#248;rn Hansen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13559" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani El Ayari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard&#8208;haag" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Strelkov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13709" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03598-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gaiti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Tanurd&#382;i&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Riginos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13746" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Schneemann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca de Sanctis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Welch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862235" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrocio Melvin A. Matias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12857" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372503v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Eg Nielsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12879" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0547" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferraton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040398" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Woodall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bouza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13696" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lieutard-Haag" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Serluca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01210-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Trigui El Menif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Hamer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0174-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107271" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A Yonemitsu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael M Giersch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polo-Prieto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47788" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy194" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04963-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.66" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002468v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mackenzie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sacchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12591" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5198" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865716v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12439" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03081484v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butlin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13047" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saavedra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3418" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03078533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Christe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai St&#246;lting" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#1111;sse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13765" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326694v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szulkin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gagnaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13486" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383805v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13854" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03043443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Welch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13299" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899028v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anciaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2000234" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03035902v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow107" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900641v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Figuet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballenghien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zattara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norenburg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13717" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMQ0S5L4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03043482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexander Gunnarsson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12968" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258474v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1972-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922671v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Tine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6770" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03019253v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161380" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03019544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gosset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Do Nascimento" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aug&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12784" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30BD2FQ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110882v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fra&#239;sse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Pogson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12425" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218821v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12161" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52AEEF81F5B4EFCF0DB95683C97C36306E402DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Melo-Ferreira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carneiro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003457" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250916v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081555" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395293v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/59.1.72" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945468v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albach" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansell" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arntzen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baird" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02599.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871859v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052302" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006485" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00450595v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pina" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.10.021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNS2Z7SH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475073v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-164" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00450670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauvage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.05.011" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424382v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ6TVNH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670005v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01685.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00288027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00917.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339571v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3440" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339620v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eyre-Walker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00996.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01260447v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daguin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01936.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882682v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368706v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Touchard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Howitt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nascimento-Schulze" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883965v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tran Lu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891299v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pepin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891643v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307824v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338536v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404006v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539271v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutheil" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844311v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715291v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100142" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306022v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869948v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03034218v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>