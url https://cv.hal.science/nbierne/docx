--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,11821 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11769 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas BIERNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nbierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1856-3197</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067120458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=XgJVSYIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Population Genomics Unveils Congruent Secondary Suture Zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.msaf024. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence analysis provides evidence that a boreal crustacean colonised Svalbard well before the ongoing Atlantification of the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedvig Kriszta Csapó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Marcin Weslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Mieszkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Dahl-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gantsevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (9), pp.558-566. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-025-00793-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine transmissible cancer navigates urbanised waters, threatening spillover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E a V Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.2541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence and gene flow history at two large chromosomal inversions underlying ecotype differentiation in the long‐snouted seahorse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Foote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (24), pp.e17277. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (42), pp.18969-18979. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.05.31.596862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP discovery and genetic structure in blue mussel species using low coverage sequencing and a medium density 60 K SNP‐array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer C Nascimento‐schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim P Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Peñaloza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine R Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R Whiting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.1044-1060. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics of mussel transmissible cancer MtrBTN2 suggests accumulation of multiple cancer traits and oncogenic pathways shared among bilaterians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (10), pp.230259. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsob.230259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For the love of fish, nature and people: A tribute to Professor Louis Bernatchez (1960–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Wellenreuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano B. Beheregaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto S. Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolutionary Applications, 16 (10), pp.1663-1670. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Change and the Process of Speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ålund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Cenzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janette Boughman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cerca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.a041455. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/cshperspect.a041455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban rendezvous along the seashore: Ports as Darwinian field‐labs for studying marine evolution in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marine Evolutionary Biology, 16 (2), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and polymorphism of a mussel transmissible cancer in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3), pp.736-751. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parallelism between European flat oyster populations at the edge of their natural range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lapègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Reisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Harrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heurtebise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.5861. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Moan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e54. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILS: Demographic inferences with linked selection by using ABC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits of a mussel transmissible cancer are reminiscent of a parasitic life style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.24110. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03598-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do species barriers decay? Concordance and local introgression in mosaic hybrid zones of mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard‐haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.208-223. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introgression breakthrough left by an anthropogenic contact between two ascidians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Moan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin‐thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (24), pp.6718 - 6732. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-introduction introgression contributes to parallel differentiation and contrasting hybridisation outcomes between invasive and native marine mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Gaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Tanurdžić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Riginos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.175-192. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modeling and genetics reveal the Limfjorden, Denmark, as a well-connected system for mussel larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming Thorbjørn Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin introductions by independent invader mussel lineages are both associated with recent admixture with a native congener in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambrocio Melvin A. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Riginos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.515 - 532. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicated anthropogenic hybridisations reveal parallel patterns of admixture in marine mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einar Eg Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Sussarellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.575 - 599. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372503v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Hybridization at Sea: three evolutionary questions relevant to invasive species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Riginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 375 (1806), pp.20190547. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-Generation Polygenic Selection Shapes Fitness-Related Traits across Environments in Juvenile Sea Bream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey M. Darnaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.398. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11040398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometry and genetics of hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Schneemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John J Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (12), pp.2575-2590. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/862235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden side of a major marine biogeographic boundary: a wide mosaic hybrid zone at the Atlantic-Mediterranean divide reveals the complex interaction between natural and genetic barriers in mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Trigui El Menif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Hamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail E. Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (6), pp.770-784. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0174-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective population size and heterozygosity-fitness correlations in a population of the Mediterranean lagoon ecotype of long-snouted seahorse Hippocampus guttulatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Lieutard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Serluca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Woodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (6), pp.1281-1288. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-019-01210-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel pattern of differentiation at a genomic island shared between clinal and mosaic hybrid zones in a complex of cryptic seahorse lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard‐haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Woodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (4), pp.817-835. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of various approaches to study the prevalence, incidence and progression of disseminated neoplasia in mussel stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, pp.107271. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2019.107271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single clonal lineage of transmissible cancer identified in two marine mussel species in South America and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa A Yonemitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael M Giersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Polo-Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.e47788. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.47788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coadapted genomes and selection on hybrids: Fisher's geometric model explains a variety of empirical patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John J Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (5), pp.472-498. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evl3.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and remolding of genomic islands of differentiation in the European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04963-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codon Usage Bias in Animals: Disentangling the Effects of Natural Selection, Effective Population Size, and GC-Biased Gene Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Romiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (5), pp.1092 - 1103. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msy015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Genome-Wide Differentiation between Native and Introduced Populations of the Cupped Oysters Crassostrea gigas and Crassostrea angulata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heurtebise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Degremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.2518-2534. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genetic panmixia in the blue shark (Prionace glauca): A single worldwide population, or a genetic lag-time effect of the ``grey zone'' of differentiation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (5), pp.614-630. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The divergence history of European blue mussel species reconstructed from Approximate Bayesian Computation: the effects of sequencing techniques and sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Romiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.5198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive evolution and segregating load contribute to the genomic landscape of divergence in two tree species connected by episodic gene flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Christe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Stölting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraїsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected mosaic distribution of two hybridizing sibling lineages in the teleplanically dispersing snail Stramonita haemastoma suggests unusual postglacial redistribution or cryptic invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani El Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Trigui El Menif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (21), pp.9016-9026. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the genomic landscape of speciation: a road map for finding barriers to gene flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Butlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (8), pp.1450-1477. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weird genotypes? Don't discard them, transmissible cancer could be an explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.140 - 145. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomic footprints of fine-scale differentiation between habitats in Mediterranean blue tits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Szulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.542-558. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing contemporary hybridization from past introgression with post-genomic ancestry-informative SNPs in strongly differentiated Ciona species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouchemousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (21), pp.5527-5542 </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local interspecies introgression is the main cause of extreme levels of intraspecific differentiation in mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Welch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.269-286. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding Light on the Grey Zone of Speciation along a Continuum of Genomic Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Romiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (12), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of speciation: Insights from Fisher's geometric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alexander Gunnarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (7), pp.1450-1464. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics of sexual and asexual lineages in fissiparous ribbon worms (Lineus, Nemertea): hybridization, polyploidy and the Meselson effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ament-Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Figuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Norenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (14), pp.3356 - 3369. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Dedicated population genomics for the silent world: the specific questions of marine population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (6), pp.545-550. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cz/zow107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does natural selection explain the fine scale genetic structure at the nuclear exon Glu-5' in blue mussels from Kerguelen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1456-1473. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01366543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive transcriptomic variation associated with reproductive traits suggest local adaptation in a recently settled population of the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Sussarellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lapègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Quillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.808. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1972-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using neutral, selected, and hitchhiker loci to assess connectivity of marine populations in the genomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.769-786. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for adaptation from standing genetic variation on an antimicrobial peptide gene in the mussel Mytilus edulis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.3000-12. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics in animals uncovers the determinants of genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Romiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Cahais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515 (7526), pp.261-263. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene-flow in a mosaic hybrid zone: is local introgression adaptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Welch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 197 (3), pp.939-51. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.114.161380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we continue to neglect genomic variation in introgression rates when inferring the history of speciation? A case study in a Mytilus hybrid zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vekemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G H Pogson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.1662-1675. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European sea bass genome and its variation provide insights into adaptation to euryhalinity and speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbaye Tine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Louro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Population Genomics from Next- Generation Transcriptome Data and the Vertebrate- Invertebrate Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Melo-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Glémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.e1003457. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of genome-wide polymorphism in the native and invasive range of the marine mollusc Crepidula fornicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (4), pp.1003-1018. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Barrier to Dispersal Trapped Old Genetic Clines That Escaped the Easter Microplate Tension Zone of the Pacific Vent Mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plouviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e81555. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0081555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of introgression in a patchy environment and the thorn in the side of ecological speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.72 - 86. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/czoolo/59.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Albach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arntzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.229-246. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02599.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of x-tox genes in three lepidopteran species: Origin, evolution of primary and secondary structure and alternative splicing, generating a repertoire of immune-related proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (1), pp.54 - 64. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2012.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP Detection from De Novo Transcriptome Sequencing in the Bivalve Macoma balthica: Marker Development for Evolutionary Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e52302. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation in the Deep Sea: Multi-Locus Analysis of Divergence and Gene Flow between Two Hybridizing Species of Hydrothermal Vent Mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (8), pp.e6485. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0006485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene separation of mitochondrial lineages of Mytilus spp. mussels from Northern and Southern Hemispheres and strong genetic differentiation among southern populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chenuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (1), pp.84-91. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2008.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00475209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing genomic information in bivalves through new EST collections in four species: Development of new genetic markers for environmental studies and genome evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 408 (1-2), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2007.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00450595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic hitchhiking in a subdivided population of Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.art.164. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-8-164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark-recapture cloning: a straightforward and cost-effective cloning method for population genetics of single-copy nuclear DNA sequences in diploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.562-566. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01685.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a slightly deleterious effect of intron polymorphisms at the EF1α gene in the deep-sea hydrothermal vent bivalve Bathymodiolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 406 (1-2), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2007.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00424382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Nucleotide polymorphisms and their relationship to codon usage bias in the Pacific oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lapegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 406 (1-2), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2007.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00450670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic reticulation indicates mixed ancestry in Southern-Hemisphere #Mytilus$ spp. mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (4), pp.747-754. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2007.00917.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00288027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in synonymous codon use and DNA polymorphism within the Drosophila genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eyre-Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00996.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00339620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness landscapes support the dominance theory of post-zygotic isolation in the mussels Mytilus edulis and M. galloprovincialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Szulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (1591), pp.1253-1260. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2005.3440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00339571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct selection on allozymes is not required to explain heterogeneity among marker loci across a Mytilus hybrid zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Daguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.2505-2510. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01936.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01260447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic hybridization led to the emergence of the dock mussel, a new port ecotype with a fully admixed genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Howitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nascimento-Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on the advances in Marine Mussel Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to allogeneic and xenogeneic grafts and to infection with transmissible cancer cells in Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMR2024 5th International Symposium on the Advances in Marine Mussel Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopore sequencing reveals the incredible haplotypic diversity of PRDM9 (AMELIE RUDLER, PRIX DE LA MEILLEURE PRESENTATION DES DOCTORANTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rudler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Tran Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres Bioinformatiques IFremer et Nanopore Marine Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFREMER, Sep 2024, La Tremblade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Ecology of Cancer 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wellcome Genome Campus, Jul 2019, Hinxton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on the Advances in Marine Mussel Research AMMR2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Chioggia, Italy. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(POSTER) Abundance of Ampicillin-resistant Vibrio in European marine costal systems used for oyster culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and evolutionary consequences of hyperploidization phenomena in the context of transmissible cancer of the blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahunon H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité et protection de la biodiversité marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Alloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Ecologie et environnement du CNRS : compte-rendu des journées des 22, 23 et 24 février 2017, CNRS, Bordeaux, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-141, 2017, Les Cahiers Prospectives CNRS INEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Frédéric Thomas; Thierry Lefèvre; Michel Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.114-173, 2010, 978-2-8041-0161-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to best call the somatic mosaic tree?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100024. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressing NGS data through the mill of Kmer spectra and allelic coverage ratios in order to scan reproductive modes in non-model species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.100142. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence and gene flow history at two large chromosomal inversions involved in long-snouted seahorse ecotype formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Foote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel pattern of differentiation at a genomic island shared between clinal and mosaic hybrid zones in a complex of cryptic seahorse lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Woodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs moléculaires et sélection en milieu marin: une relation indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique des populations [q-bio.PE]. Montpellier II, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03034218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId417"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11876,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DA11888"/>
+    <w:nsid w:val="53C6B908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12107,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nbierne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1856-3197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067120458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedvig Kriszta Csap&#243;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Marcin Weslawski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Dahl-Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gantsevich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00793-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116826v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Hammel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E a V Burioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Foote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bordes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle &#197;lund" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Cenzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Boughman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cerca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer C Nascimento&#8208;schulze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P Bean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine R Paris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Whiting" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13552" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230259" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Beheregaray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S. Corr&#234;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13609" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lap&#232;gue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Harrang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heurtebise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716121v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13443" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03358213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Pastor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus Larsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming Thorbj&#248;rn Hansen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13559" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani El Ayari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard&#8208;haag" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Strelkov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13709" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03598-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gaiti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Tanurd&#382;i&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Riginos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13746" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Schneemann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca de Sanctis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Welch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862235" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrocio Melvin A. Matias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12857" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372503v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Eg Nielsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12879" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0547" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferraton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040398" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Woodall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bouza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13696" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lieutard-Haag" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Serluca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01210-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Trigui El Menif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Hamer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0174-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107271" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A Yonemitsu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael M Giersch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polo-Prieto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47788" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy194" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04963-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.66" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002468v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mackenzie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sacchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12591" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5198" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865716v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12439" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03081484v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butlin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13047" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saavedra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3418" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03078533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Christe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai St&#246;lting" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#1111;sse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13765" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326694v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szulkin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gagnaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13486" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383805v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13854" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03043443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Welch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13299" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899028v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anciaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2000234" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03035902v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow107" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900641v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Figuet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballenghien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zattara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norenburg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13717" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMQ0S5L4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03043482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexander Gunnarsson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12968" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258474v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1972-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922671v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Tine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6770" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03019253v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161380" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03019544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gosset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Do Nascimento" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aug&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12784" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30BD2FQ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110882v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fra&#239;sse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Pogson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12425" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218821v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12161" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52AEEF81F5B4EFCF0DB95683C97C36306E402DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Melo-Ferreira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carneiro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003457" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250916v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081555" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395293v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/59.1.72" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945468v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albach" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansell" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arntzen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baird" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02599.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871859v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052302" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006485" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00450595v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pina" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.10.021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNS2Z7SH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475073v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-164" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00450670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauvage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.05.011" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424382v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ6TVNH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670005v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01685.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00288027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00917.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339571v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3440" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339620v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eyre-Walker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00996.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01260447v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daguin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01936.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882682v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368706v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Touchard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Howitt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nascimento-Schulze" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883965v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tran Lu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891299v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pepin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891643v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307824v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338536v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404006v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539271v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutheil" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844311v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715291v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100142" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306022v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869948v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03034218v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nbierne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1856-3197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067120458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=XgJVSYIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedvig Kriszta Csap&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Marcin Weslawski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Dahl-Hansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gantsevich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00793-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116826v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Hammel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E a V Burioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2541" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Foote" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bordes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer C Nascimento&#8208;schulze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P Bean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine R Paris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Whiting" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13552" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Beheregaray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S. Corr&#234;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle &#197;lund" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Cenzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Boughman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cerca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041455" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716121v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13443" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16052" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lap&#232;gue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Harrang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heurtebise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13449" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03598-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani El Ayari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard&#8208;haag" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Strelkov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13709" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gaiti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Tanurd&#382;i&#263;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Riginos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13746" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03358213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Pastor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janus Larsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming Thorbj&#248;rn Hansen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13559" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrocio Melvin A. Matias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12857" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372503v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Eg Nielsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12879" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861012v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0547" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferraton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040398" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Schneemann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca de Sanctis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Welch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862235" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Trigui El Menif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Hamer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0174-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lieutard-Haag" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Serluca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Woodall" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01210-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bouza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13696" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107271" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa A Yonemitsu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael M Giersch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Polo-Prieto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47788" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.66" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825457v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04963-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806906v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy194" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mackenzie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sacchi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poisson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12591" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882981v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5198" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03078533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Christe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai St&#246;lting" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#1111;sse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13765" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395138v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saavedra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3418" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03081484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faria" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butlin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865716v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12439" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szulkin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gagnaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13486" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13854" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03043443v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Welch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13299" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899028v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anciaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2000234" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03043482v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexander Gunnarsson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12968" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900641v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ament-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Figuet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballenghien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zattara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norenburg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13717" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMQ0S5L4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03035902v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow107" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01366543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gerard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roby" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bierne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1421" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258474v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1972-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03019544v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gosset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Do Nascimento" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aug&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12784" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30BD2FQ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313724v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gayral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballenghien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cahais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13685" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03019253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161380" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110882v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fra&#239;sse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H Pogson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12425" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922671v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Tine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6770" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866204v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Melo-Ferreira" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carneiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003457" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218821v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12161" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52AEEF81F5B4EFCF0DB95683C97C36306E402DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081555" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395293v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/59.1.72" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945468v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albach" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arntzen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baird" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02599.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.10.012" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHMK079-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871859v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052302" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250942v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006485" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475209v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin G&#233;rard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.07.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00450595v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.10.021" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNS2Z7SH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475073v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-164" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670005v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01685.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424382v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ6TVNH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00450670v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauvage" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lapegue" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.05.011" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00288027v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2007.00917.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339620v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eyre-Walker" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00996.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339571v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3440" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01260447v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daguin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01936.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368706v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Touchard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Howitt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nascimento-Schulze" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882682v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883965v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tran Lu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891299v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pepin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891643v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338536v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307824v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404006v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539271v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutheil" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844311v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100024" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715291v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100142" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306022v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869948v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03034218v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>