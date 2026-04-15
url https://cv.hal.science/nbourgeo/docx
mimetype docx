--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -1463,351 +1463,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A processing chain for extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t>
+                <w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIXe siècle : défis et solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lebreton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Colloque Humanistica 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739774v1</w:t>
+                <w:t xml:space="preserve">hal-03674919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIXe siècle : défis et solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIX e siècle : défis et solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vernus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Humanistica 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Présentation des projets AGODA et Gallicorpora, Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674919v1</w:t>
+                <w:t xml:space="preserve">hal-03762957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH Benelux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1826,269 +1826,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIX e siècle : défis et solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881-1899)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lebreton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vernus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation des projets AGODA et Gallicorpora, Bibliothèque nationale de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ParlaCLARIN III at LREC2022 - Workshop on Creating, Enriching and Using Parliamentary Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762957v1</w:t>
+                <w:t xml:space="preserve">hal-03623351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881-1899)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A processing chain for extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Puren</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ParlaCLARIN III at LREC2022 - Workshop on Creating, Enriching and Using Parliamentary Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623351v2</w:t>
+                <w:t xml:space="preserve">hal-03739774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de simulation : typologie et pratiques ludiques</w:t>
               </w:r>
@@ -2163,312 +2163,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a site's integrity by 3D models and Integrated database, case study : the pic-du-midi high-mountain observatory (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loic Jeanson</w:t>
+                <w:t xml:space="preserve">Older adults, video games and the European francophone press: a mixed-methods discourse analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Symposium of the 19th General Assembly 2017 ICOMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICOMOS International, Dec 2017, New Dehli, India</w:t>
+              <w:t xml:space="preserve">European Sociological Assocaition 13th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978930v1</w:t>
+                <w:t xml:space="preserve">hal-01518979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des blogs enseignants comme « meilleurs entretiens non directifs » ? L’apport d’une analyse textuelle quantitative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Epstein</w:t>
+                <w:t xml:space="preserve">Analysis of a site's integrity by 3D models and Integrated database, case study : the pic-du-midi high-mountain observatory (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences XXL Ce que l’abondance et la diversité des données numériques font aux sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Scientific Symposium of the 19th General Assembly 2017 ICOMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOMOS International, Dec 2017, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519001v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older adults, video games and the European francophone press: a mixed-methods discourse analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+                <w:t xml:space="preserve">Des blogs enseignants comme « meilleurs entretiens non directifs » ? L’apport d’une analyse textuelle quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sociological Assocaition 13th Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Sciences XXL Ce que l’abondance et la diversité des données numériques font aux sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518979v1</w:t>
+                <w:t xml:space="preserve">hal-01519001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier des blogs enseignants comme « meilleurs entretiens non directifs » avec des techniques d'analyses textuelles quantitatives</w:t>
               </w:r>
@@ -2884,274 +2884,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and approximation algorithms for DENSEST k-SUBGRAPH</w:t>
+                <w:t xml:space="preserve">Fast algorithms for min independent dominating set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Th. Paschos</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Della Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Algorithms and Computation (WALCOM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Kharagpur, India. pp.114-125, </w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Graphs and Optimization 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ovronnaz, Switzerland. pp.558-572, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36065-7_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215976v1</w:t>
+                <w:t xml:space="preserve">hal-01508849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast algorithms for min independent dominating set</w:t>
+                <w:t xml:space="preserve">Exact and approximation algorithms for DENSEST k-SUBGRAPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Paschos</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotelis Giannakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Milis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Th. Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Graphs and Optimization 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Ovronnaz, Switzerland. pp.558-572, </w:t>
+              <w:t xml:space="preserve">7th International Workshop on Algorithms and Computation (WALCOM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Kharagpur, India. pp.114-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36065-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508849v1</w:t>
+                <w:t xml:space="preserve">hal-01215976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3163,346 +3163,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881–1899)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Using Topic Generation Model to explore the French Parliamentary Debates during the early Third Republic (1881-1899)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Puren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">European Language Resources Association (ELRA). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matti La Mela; Fredrik Norén; Eero Hyvönen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The Workshop ParlaCLARIN III within the 13th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DiPaDA 2022 Digital Parliamentary Data in Action 2022. Proceedings of the Digital Parliamentary Data in Action (DiPaDA 2022) Workshop co-located with 6th Digital Humanities in the Nordic and Baltic Countries Conference (DHNB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3133 (2), , pp.35-51, 2022, CEUR Workshop Proceedings, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5617/dhnbpub.11259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762935v1</w:t>
+                <w:t xml:space="preserve">hal-03526254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Topic Generation Model to explore the French Parliamentary Debates during the early Third Republic (1881-1899)</w:t>
+                <w:t xml:space="preserve">Jeu vidéo et catachrèses: approche lexicométrique et rhétorique des métaphores tutorielles dans les jeux de rôle occidentaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Matti La Mela; Fredrik Norén; Eero Hyvönen. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caccamo, Emmanuelle; Bonenfant, Maude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiPaDA 2022 Digital Parliamentary Data in Action 2022. Proceedings of the Digital Parliamentary Data in Action (DiPaDA 2022) Workshop co-located with 6th Digital Humanities in the Nordic and Baltic Countries Conference (DHNB 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rhétoriques, métaphores et technologies numériques: L'influence du langage sur notre perception de la numérisation du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Québec, pp.91-126, 2022, 978-2-7605-5698-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5617/dhnbpub.11259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03526254v2</w:t>
+                <w:t xml:space="preserve">hal-03696172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu vidéo et catachrèses: approche lexicométrique et rhétorique des métaphores tutorielles dans les jeux de rôle occidentaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881–1899)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Caccamo, Emmanuelle; Bonenfant, Maude. </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Language Resources Association (ELRA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhétoriques, métaphores et technologies numériques: L'influence du langage sur notre perception de la numérisation du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Québec, pp.91-126, 2022, 978-2-7605-5698-0</w:t>
+              <w:t xml:space="preserve">Proceedings of The Workshop ParlaCLARIN III within the 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.16-24, 2022, 979-10-95546-85-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696172v1</w:t>
+                <w:t xml:space="preserve">hal-03762935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical Recount between Factor Analysis and Kohonen Map: Mathematical Vocabulary of Arithmetic in the Vernacular Language of the Late Middle Ages</w:t>
               </w:r>
@@ -4599,517 +4599,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effcient approximation by “low-complexity” exponential algorithms</w:t>
+                <w:t xml:space="preserve">Efficient approximation of MIN COLORING by moderately exponential algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Th. Paschos</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203156v1</w:t>
+                <w:t xml:space="preserve">hal-00906946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast algorithms for MAX INDEPENDENT SET in graphs of small average degree</w:t>
+                <w:t xml:space="preserve">Fast algorithms for max independent set in graphs of small average degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Th. Paschos</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. M. van Rooij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321618v1</w:t>
+                <w:t xml:space="preserve">hal-00907043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient approximation of MIN COLORING by moderately exponential algorithms</w:t>
+                <w:t xml:space="preserve">Fast algorithms for MAX INDEPENDENT SET in graphs of small average degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Paschos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Th. Paschos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. M. van Rooij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906946v1</w:t>
+                <w:t xml:space="preserve">hal-00321618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast algorithms for max independent set in graphs of small average degree</w:t>
+                <w:t xml:space="preserve">Efficient approximation of MIN SET COVER by &amp;quot;low-complexity&amp;quot; exponential algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907043v1</w:t>
+                <w:t xml:space="preserve">hal-00906972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient approximation of MIN SET COVER by &amp;quot;low-complexity&amp;quot; exponential algorithms</w:t>
+                <w:t xml:space="preserve">An improved exact algorithm for maximum independent set in sparse graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Paschos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Th. Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906972v1</w:t>
+                <w:t xml:space="preserve">hal-00203163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved exact algorithm for maximum independent set in sparse graphs</w:t>
+                <w:t xml:space="preserve">Effcient approximation by “low-complexity” exponential algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Escoffier</w:t>
@@ -5129,51 +5129,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203163v1</w:t>
+                <w:t xml:space="preserve">hal-00203156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic graph-coloring in bipartite and split graphs</w:t>
               </w:r>
@@ -5530,51 +5530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04367715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26882/histagrar.089e09h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barnab&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Giannakos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th Paschos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.04.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deruelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Letr&#233;my" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Della Croce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2013.06.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Rooij" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-010-9460-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346A3885B6A4529651FFA48DED7E10C03F03DD8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th. Paschos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9343-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pellet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762957v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623351v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Heiget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewertowski Gabriel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36065-7_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.01.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526254v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/dhnbpub.11259" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35230-0_26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8865E24966A273F36314BF91932B2B9AD5DD5DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Denat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Denat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th. Paschos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kazimierz Dabrowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M. van Rooij" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Murat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04367715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26882/histagrar.089e09h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barnab&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Giannakos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th Paschos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.04.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deruelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Letr&#233;my" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Della Croce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2013.06.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Rooij" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-010-9460-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346A3885B6A4529651FFA48DED7E10C03F03DD8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th. Paschos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9343-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pellet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623351v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Heiget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewertowski Gabriel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.01.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36065-7_12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526254v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/dhnbpub.11259" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35230-0_26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8865E24966A273F36314BF91932B2B9AD5DD5DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Denat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Denat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th. Paschos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kazimierz Dabrowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M. van Rooij" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906946v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Murat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>