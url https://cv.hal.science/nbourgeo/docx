--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -757,308 +757,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast algorithms for min independent dominating set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exponential approximation schemata for some network design problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2013.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519214v1</w:t>
+                <w:t xml:space="preserve">hal-01509539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential approximation schemata for some network design problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast algorithms for min independent dominating set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Della Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vangelis Paschos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Escoffier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (4-5), pp.558-572</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509539v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Algorithms for max independent set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van Rooij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1333,77 +1333,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for dominating clique problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Della Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 459 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1463,51 +1463,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIXe siècle : défis et solutions</w:t>
+                <w:t xml:space="preserve">Extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vernus</w:t>
@@ -1538,315 +1538,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Humanistica 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">DH Benelux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674919v1</w:t>
+                <w:t xml:space="preserve">hal-03683018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIX e siècle : défis et solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIXe siècle : défis et solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lebreton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vernus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation des projets AGODA et Gallicorpora, Bibliothèque nationale de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Humanistica 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762957v1</w:t>
+                <w:t xml:space="preserve">hal-03674919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIX e siècle : défis et solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vernus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH Benelux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Présentation des projets AGODA et Gallicorpora, Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683018v1</w:t>
+                <w:t xml:space="preserve">hal-03762957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881-1899)</w:t>
               </w:r>
@@ -2163,312 +2163,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older adults, video games and the European francophone press: a mixed-methods discourse analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+                <w:t xml:space="preserve">Analysis of a site's integrity by 3D models and Integrated database, case study : the pic-du-midi high-mountain observatory (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sociological Assocaition 13th Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Scientific Symposium of the 19th General Assembly 2017 ICOMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOMOS International, Dec 2017, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518979v1</w:t>
+                <w:t xml:space="preserve">hal-01978930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a site's integrity by 3D models and Integrated database, case study : the pic-du-midi high-mountain observatory (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loic Jeanson</w:t>
+                <w:t xml:space="preserve">Des blogs enseignants comme « meilleurs entretiens non directifs » ? L’apport d’une analyse textuelle quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Symposium of the 19th General Assembly 2017 ICOMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICOMOS International, Dec 2017, New Dehli, India</w:t>
+              <w:t xml:space="preserve">Sciences XXL Ce que l’abondance et la diversité des données numériques font aux sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978930v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des blogs enseignants comme « meilleurs entretiens non directifs » ? L’apport d’une analyse textuelle quantitative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Epstein</w:t>
+                <w:t xml:space="preserve">Older adults, video games and the European francophone press: a mixed-methods discourse analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences XXL Ce que l’abondance et la diversité des données numériques font aux sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">European Sociological Assocaition 13th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519001v1</w:t>
+                <w:t xml:space="preserve">hal-01518979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier des blogs enseignants comme « meilleurs entretiens non directifs » avec des techniques d'analyses textuelles quantitatives</w:t>
               </w:r>
@@ -2530,191 +2530,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old people, Video Games and Newspapers : A topic-model approach on a study about deviance, entertainment and self-development</w:t>
+                <w:t xml:space="preserve">Statistical factors and The Law : how experts decide if you are a victim in a public health scandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Le Heiget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518947v1</w:t>
+                <w:t xml:space="preserve">hal-01518935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical factors and The Law : how experts decide if you are a victim in a public health scandal</w:t>
+                <w:t xml:space="preserve">Old people, Video Games and Newspapers : A topic-model approach on a study about deviance, entertainment and self-development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Le Heiget</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lavenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518935v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Meaning Through the Study of Co-occurrences in Texts</w:t>
               </w:r>
@@ -2884,274 +2884,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast algorithms for min independent dominating set</w:t>
+                <w:t xml:space="preserve">Exact and approximation algorithms for DENSEST k-SUBGRAPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Paschos</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotelis Giannakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Milis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Th. Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Graphs and Optimization 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Ovronnaz, Switzerland. pp.558-572, </w:t>
+              <w:t xml:space="preserve">7th International Workshop on Algorithms and Computation (WALCOM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Kharagpur, India. pp.114-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36065-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508849v1</w:t>
+                <w:t xml:space="preserve">hal-01215976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and approximation algorithms for DENSEST k-SUBGRAPH</w:t>
+                <w:t xml:space="preserve">Fast algorithms for min independent dominating set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Th. Paschos</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Della Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Algorithms and Computation (WALCOM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Kharagpur, India. pp.114-125, </w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Graphs and Optimization 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ovronnaz, Switzerland. pp.558-572, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36065-7_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215976v1</w:t>
+                <w:t xml:space="preserve">hal-01508849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3907,51 +3907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Kazimierz Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Milis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4083,90 +4083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential approximation schemata for some network design problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4236,51 +4236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Milis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4341,51 +4341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Milis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4416,64 +4416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast algorithms for max independent set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. M. van Rooij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4517,77 +4517,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact algorithms for dominating clique problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Della Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,171 +4599,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient approximation of MIN COLORING by moderately exponential algorithms</w:t>
+                <w:t xml:space="preserve">Fast algorithms for MAX INDEPENDENT SET in graphs of small average degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vangelis Paschos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vangelis Th. Paschos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. M. van Rooij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906946v1</w:t>
+                <w:t xml:space="preserve">hal-00321618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast algorithms for max independent set in graphs of small average degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. M. van Rooij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4788,184 +4801,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast algorithms for MAX INDEPENDENT SET in graphs of small average degree</w:t>
+                <w:t xml:space="preserve">Efficient approximation of MIN COLORING by moderately exponential algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Escoffier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. M. M. van Rooij</w:t>
+                <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321618v1</w:t>
+                <w:t xml:space="preserve">hal-00906946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient approximation of MIN SET COVER by &amp;quot;low-complexity&amp;quot; exponential algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4996,51 +4996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved exact algorithm for maximum independent set in sparse graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Th. Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5084,51 +5084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effcient approximation by “low-complexity” exponential algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Th. Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5172,90 +5172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic graph-coloring in bipartite and split graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Della Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5286,64 +5286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient approximation by &amp;quot;low-complexity&amp;quot; exponential algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangelis Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5530,51 +5530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04367715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26882/histagrar.089e09h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barnab&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Giannakos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th Paschos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.04.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deruelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Letr&#233;my" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Della Croce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2013.06.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Rooij" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-010-9460-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346A3885B6A4529651FFA48DED7E10C03F03DD8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th. Paschos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9343-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pellet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623351v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Heiget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewertowski Gabriel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.01.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36065-7_12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526254v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/dhnbpub.11259" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35230-0_26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8865E24966A273F36314BF91932B2B9AD5DD5DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Denat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Denat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th. Paschos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kazimierz Dabrowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M. van Rooij" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906946v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Murat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04367715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26882/histagrar.089e09h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barnab&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Giannakos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th Paschos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.04.034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deruelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Letr&#233;my" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2013.06.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Della Croce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Rooij" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-010-9460-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346A3885B6A4529651FFA48DED7E10C03F03DD8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th. Paschos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9343-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pellet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623351v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Heiget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewertowski Gabriel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36065-7_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.01.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526254v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/dhnbpub.11259" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35230-0_26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8865E24966A273F36314BF91932B2B9AD5DD5DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Denat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Denat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th. Paschos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kazimierz Dabrowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Demange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M. van Rooij" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Murat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>