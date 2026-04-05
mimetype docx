--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -581,317 +581,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing modular equipment in the design of multi-product reconfigurable production lines</w:t>
+                <w:t xml:space="preserve">Integration and substitution in hybrid manufacturing and refurbishing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+                <w:t xml:space="preserve">Y. Boutarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+                <w:t xml:space="preserve">A. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aouam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110226⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.109308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2024.109308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580004v1</w:t>
+                <w:t xml:space="preserve">hal-04699008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and substitution in hybrid manufacturing and refurbishing systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing modular equipment in the design of multi-product reconfigurable production lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brahimi</w:t>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Aouam</w:t>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 274, pp.109308. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.110226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2024.109308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699008v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing task reassignments for reconfigurable multi-model assembly lines with unknown order of product arrival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tremblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,633 +1062,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing task reassignments under balancing multi-product reconfigurable manufacturing lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+                <w:t xml:space="preserve">Surviving disruption: nature inspired solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2022.108660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3), pp.682-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOCM-02-2022-0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783903v1</w:t>
+                <w:t xml:space="preserve">hal-03699501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization Approaches for Purchase Planning with Supplier Selection under Lead Time Uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
+                <w:t xml:space="preserve">Minimizing task reassignments under balancing multi-product reconfigurable manufacturing lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.029⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.108660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2022.108660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614814v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surviving disruption: nature inspired solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Optimization Approaches for Purchase Planning with Supplier Selection under Lead Time Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Swain</w:t>
+                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (3), pp.682-695. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JOCM-02-2022-0042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699501v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-phase sequential approach to design bioenergy supply chains under uncertainty and social concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhan Razm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1828636⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.107131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.107131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03869939v1</w:t>
+                <w:t xml:space="preserve">hal-03100462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase sequential approach to design bioenergy supply chains under uncertainty and social concerns</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 145, pp.107131. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (22), pp.6809-6832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.107131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1828636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100462v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03869939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable manufacturing systems from an optimisation perspective: a focused review of literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,261 +2234,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and solving a one-supplier multi-vehicle production-inventory-distribution problem with clustered retailers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+                <w:t xml:space="preserve">Integrated Single Item Lot-Sizing and Quality Inspection Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85 (5-8), pp.971-989. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016 Troyes, France, 28—30 June 2016, 49 (12), pp.550 - 555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-7966-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01555720v1</w:t>
+                <w:t xml:space="preserve">hal-01689373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Single Item Lot-Sizing and Quality Inspection Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and solving a one-supplier multi-vehicle production-inventory-distribution problem with clustered retailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bettayeb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Lemoine</w:t>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016 Troyes, France, 28—30 June 2016, 49 (12), pp.550 - 555. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (5-8), pp.971-989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-7966-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689373v1</w:t>
+                <w:t xml:space="preserve">emse-01555720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating order acceptance decisions with flexible due dates in a production planning model with load-dependent lead times</w:t>
               </w:r>
@@ -2708,51 +2708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lagrangian Heuristic for Capacitated Single Item Lot Sizing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (2), pp.173-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3131,900 +3131,900 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Machine learning and Combinatorial Optimization method for the Design of Assembly Lines under Uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problème de dimensionnement de lots à un produit et une machine reconfigurable sans capacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Mechaacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yikun Hu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534856v1</w:t>
+                <w:t xml:space="preserve">hal-05531675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Potential of LLMs in Solving Combinatorial Optimization Problems</w:t>
+                <w:t xml:space="preserve">A Hybrid Machine learning and Combinatorial Optimization method for the Design of Assembly Lines under Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Taleb</w:t>
+                <w:t xml:space="preserve">Yikun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Maliki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537656v1</w:t>
+                <w:t xml:space="preserve">hal-05534856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de dimensionnement de lots à un produit et une machine reconfigurable sans capacité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Mechaacha</w:t>
+                <w:t xml:space="preserve">Evaluating the Potential of LLMs in Solving Combinatorial Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Fouad Maliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531675v1</w:t>
+                <w:t xml:space="preserve">hal-05537656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avecréemploi des chutes standards et non-standards.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Senergues</w:t>
+                <w:t xml:space="preserve">Formulation and a Mathematical Programming Heuristic for Flexible Layout Design Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohieddine-El Hadi Terki-Hassaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim-Djazia Gaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tlemcen, Algeria. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11036872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996684v1</w:t>
+                <w:t xml:space="preserve">hal-05344672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a Flexible Layout Design Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohieddine-El Hadi Terki-Hassaine</w:t>
+                <w:t xml:space="preserve">Restrict-and-Fix Heuristics for Large Robotic Assembly Line Balancing Problem. ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yikun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Maliki</w:t>
+                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">IFAC MIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344557v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of assembly line under uncertain product family evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Thevenin</w:t>
+                <w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avecréemploi des chutes standards et non-standards.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Senergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Champs sur marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973991v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and a Mathematical Programming Heuristic for Flexible Layout Design Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Solving a Flexible Layout Design Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim-Djazia Gaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohieddine-El Hadi Terki-Hassaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris Champs sur Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11036872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05344672v1</w:t>
+                <w:t xml:space="preserve">hal-05344557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrict-and-Fix Heuristics for Large Robotic Assembly Line Balancing Problem. ⋆</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Design of assembly line under uncertain product family evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yikun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC MIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192973v1</w:t>
+                <w:t xml:space="preserve">hal-04973991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of multi-objective optimization metaheuristic in solving the Multi-Product process planning</w:t>
               </w:r>
@@ -4416,64 +4416,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MILP-based heuristic approach for the design of multi-product modular reconfigurable lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4533,64 +4533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended MILP formulation for the design of modular multi-model reconfigurable manufacturing lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4641,64 +4641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Lot-sizing and Supplier Selection under Lead Time Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4730,135 +4730,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular equipment optimization in the design of multi-product reconfigurable manufacturing systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Balancing multi-model assembly lines in a reconfigurable environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tremblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206499v1</w:t>
+                <w:t xml:space="preserve">hal-03285500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Bioenergy Supply Chains Under Social Constraints</w:t>
               </w:r>
@@ -4955,645 +4968,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MILP-based heuristic for minimizing the number of reassignments under balancing multi-model reconfigurable manufacturing lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modular equipment optimization in the design of multi-product reconfigurable manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the French Society of Operations Research and Decision Aid (ROADEF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse (on-line), France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214189v1</w:t>
+                <w:t xml:space="preserve">hal-03206499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Circular Economy: Research Roadmap for Circular Integrated Production Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Schulz</w:t>
+                <w:t xml:space="preserve">A MILP-based heuristic for minimizing the number of reassignments under balancing multi-model reconfigurable manufacturing lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd Congress of the French Society of Operations Research and Decision Aid (ROADEF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (on-line), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03350984v1</w:t>
+                <w:t xml:space="preserve">hal-03214189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing multi-model assembly lines in a reconfigurable environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+                <w:t xml:space="preserve">Advancing Circular Economy: Research Roadmap for Circular Integrated Production Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.789-796, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285500v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03350984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing task reassignments in the design of reconfigurable manufacturing lines with space restrictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+                <w:t xml:space="preserve">A Robust Approach for the Joint Lot-Sizing and Supplier Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202342v1</w:t>
+                <w:t xml:space="preserve">hal-02505377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Approach for the Joint Lot-Sizing and Supplier Selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
+                <w:t xml:space="preserve">Minimizing task reassignments in the design of reconfigurable manufacturing lines with space restrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505377v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing task reassignments in the design of reconfigurable manufacturing lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5670,64 +5670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6003,51 +6003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6236,97 +6236,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot-Sizing 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Gardanne, France. pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291286v1</w:t>
+                <w:t xml:space="preserve">hal-01291282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Models and Lagrangian Heuristics for a Two-Level Lot-sizing Problem with Bounded Inventory</w:t>
+                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
@@ -6344,97 +6344,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291284v1</w:t>
+                <w:t xml:space="preserve">hal-01291286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
+                <w:t xml:space="preserve">Mathematical Models and Lagrangian Heuristics for a Two-Level Lot-sizing Problem with Bounded Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
@@ -6452,73 +6452,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot-Sizing 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Gardanne, France. pp.13-14</w:t>
+              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291282v1</w:t>
+                <w:t xml:space="preserve">hal-01291284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage planification-ordonnancement : une approche par décomposition et génération de coupes</w:t>
               </w:r>
@@ -6876,51 +6876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mechaacha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.129591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhan Razm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hammami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110823" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Senergues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Cristina Cherri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim R. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04699008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boutarfa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aouam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2024.109308" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tremblet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-03699501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Swain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-02-2022-0042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100462v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1813913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVJNSJS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-01998733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Aouam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Geryl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.11.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W46021SN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Nordli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.05.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1385869" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01555720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7966-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bettayeb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.693" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01292481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.993045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01181851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0404-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01278278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0266-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00519241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Wolsey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHNKQ0XV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00468355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00468364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikun Hu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Taleb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim-Djazia Gaouar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine-El Hadi Terki-Hassaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11036872" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.570" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_41" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214189v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_75" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2785" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505377v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.097" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481496v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mechaacha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.129591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhan Razm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hammami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110823" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Senergues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Cristina Cherri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04699008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boutarfa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aouam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2024.109308" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim R. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110226" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tremblet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-03699501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Swain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-02-2022-0042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108660" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107131" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1813913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVJNSJS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-01998733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Aouam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Geryl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.11.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W46021SN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Nordli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.05.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1385869" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bettayeb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01555720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7966-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01292481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.993045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01181851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0404-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01278278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0266-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00519241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Wolsey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHNKQ0XV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00468355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00468364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikun Hu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537656v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Taleb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine-El Hadi Terki-Hassaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim-Djazia Gaouar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11036872" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.570" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_41" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Paul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_75" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2785" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.097" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481496v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>