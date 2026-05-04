--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -66,1538 +66,1508 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective multi-product process planning with reconfigurable machines: Exact and metaheuristic approaches</w:t>
+                <w:t xml:space="preserve">Cutting stock problem with usable leftovers: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Mechaacha</w:t>
+                <w:t xml:space="preserve">Victor Senergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Belkaid</w:t>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+                <w:t xml:space="preserve">Adriana Cristina Cherri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.129591⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 328 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280876v1</w:t>
+                <w:t xml:space="preserve">hal-05086760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Asia–Europe container network: The Suez Canal and Cape of Good Hope routes in a changing world</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-objective multi-product process planning with reconfigurable machines: Exact and metaheuristic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+                <w:t xml:space="preserve">Abdelkader Mechaacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cariou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fayçal Belkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 325, pp.167 - 188. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.129591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058856v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Row and column-wise robust optimization model for biorefineries storing perishable biomass under weather uncertainty: Boosted by machine learning</w:t>
+                <w:t xml:space="preserve">Optimizing Asia–Europe container network: The Suez Canal and Cape of Good Hope routes in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobhan Razm</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110823⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 325, pp.167 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875753v1</w:t>
+                <w:t xml:space="preserve">hal-05058856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting stock problem with usable leftovers: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Row and column-wise robust optimization model for biorefineries storing perishable biomass under weather uncertainty: Boosted by machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhan Razm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Klein</w:t>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Péton</w:t>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.110823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086760v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and substitution in hybrid manufacturing and refurbishing systems</w:t>
+                <w:t xml:space="preserve">Production routing decisions in a two‐echelon supply chain with multiple delivery modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Boutarfa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Aouam</w:t>
+                <w:t xml:space="preserve">Rachida Benfedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Belkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2024.109308⟩</w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, pp.3385 - 3421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/itor.70019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699008v1</w:t>
+                <w:t xml:space="preserve">hal-05597777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing modular equipment in the design of multi-product reconfigurable production lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration and substitution in hybrid manufacturing and refurbishing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boutarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+                <w:t xml:space="preserve">T. Aouam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110226⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.109308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2024.109308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580004v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing task reassignments for reconfigurable multi-model assembly lines with unknown order of product arrival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing modular equipment in the design of multi-product reconfigurable production lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tremblet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67, pp.190-200. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.110226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968774v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A production planning model for biorefineries with biomass perishability and biofuel transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimizing task reassignments for reconfigurable multi-model assembly lines with unknown order of product arrival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tremblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2023.108773⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.190-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983520v1</w:t>
+                <w:t xml:space="preserve">hal-03968774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surviving disruption: nature inspired solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A production planning model for biorefineries with biomass perishability and biofuel transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhan Razm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (3), pp.682-695. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.108773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JOCM-02-2022-0042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2023.108773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699501v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing task reassignments under balancing multi-product reconfigurable manufacturing lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Surviving disruption: nature inspired solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Swain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2022.108660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3), pp.682-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOCM-02-2022-0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783903v1</w:t>
+                <w:t xml:space="preserve">hal-03699501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization Approaches for Purchase Planning with Supplier Selection under Lead Time Uncertainty</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Minimizing task reassignments under balancing multi-product reconfigurable manufacturing lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.029⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.108660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2022.108660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614814v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase sequential approach to design bioenergy supply chains under uncertainty and social concerns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust Optimization Approaches for Purchase Planning with Supplier Selection under Lead Time Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 145, pp.107131. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.107131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100462v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (22), pp.6809-6832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1625,1495 +1595,1629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03869939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable manufacturing systems from an optimisation perspective: a focused review of literature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A two-phase sequential approach to design bioenergy supply chains under uncertainty and social concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhan Razm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1813913⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.107131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.107131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966035v1</w:t>
+                <w:t xml:space="preserve">hal-03100462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics Based on Genetic Algorithms for the Capacitated Multi Vehicle Production Distribution Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable manufacturing systems from an optimisation perspective: a focused review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2018.04.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (21), pp.6400-6418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1813913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01843926v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production planning with order acceptance and demand uncertainty</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heuristics Based on Genetic Algorithms for the Capacitated Multi Vehicle Production Distribution Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 91, pp.145-159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2017.11.013⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 96, pp.108 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2018.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998733v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-item dynamic lot-sizing problems: An updated survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Production planning with order acceptance and demand uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Aouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kobe Geryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Atle Nordli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.05.008⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.145-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01792227v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated dynamic single item lot-sizing and quality inspection planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-item dynamic lot-sizing problems: An updated survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Lemoine</w:t>
+                <w:t xml:space="preserve">Atle Nordli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1385869⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 263 (3), pp.838-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689377v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01792227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Single Item Lot-Sizing and Quality Inspection Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated dynamic single item lot-sizing and quality inspection planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016 Troyes, France, 28—30 June 2016, 49 (12), pp.550 - 555. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1385869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689373v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and solving a one-supplier multi-vehicle production-inventory-distribution problem with clustered retailers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrated Single Item Lot-Sizing and Quality Inspection Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85 (5-8), pp.971-989. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016 Troyes, France, 28—30 June 2016, 49 (12), pp.550 - 555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-7966-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01555720v1</w:t>
+                <w:t xml:space="preserve">hal-01689373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating order acceptance decisions with flexible due dates in a production planning model with load-dependent lead times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling and solving a one-supplier multi-vehicle production-inventory-distribution problem with clustered retailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (12), pp.3810-3822. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (5-8), pp.971-989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2014.993045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-7966-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292481v1</w:t>
+                <w:t xml:space="preserve">emse-01555720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and Lagrangian heuristics for a two-level lot-sizing problem with bounded inventory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrating order acceptance decisions with flexible due dates in a production planning model with load-dependent lead times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Aouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+                <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37 (4), pp.983-1006. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (12), pp.3810-3822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00291-015-0404-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2014.993045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01181851v1</w:t>
+                <w:t xml:space="preserve">hal-01292481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian Heuristic for Capacitated Single Item Lot Sizing Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Models and Lagrangian heuristics for a two-level lot-sizing problem with bounded inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10288-014-0266-3⟩</w:t>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (4), pp.983-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00291-015-0404-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01278278v1</w:t>
+                <w:t xml:space="preserve">emse-01181851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral and Lagrangian approaches for lot sizing with production time windows and setup times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Lagrangian Heuristic for Capacitated Single Item Lot Sizing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Wolsey</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (1), pp.182-188. </w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), pp.173-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10288-014-0266-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-00519241v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01278278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single item lot sizing problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polyhedral and Lagrangian approaches for lot sizing with production time windows and setup times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atle Nordli</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Wolsey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (1), pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468355v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00519241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Single item lot sizing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Najib Najid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atle Nordli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 168, pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Capacitated Multi-Item Lot-Sizing Problems with Time Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Najib Najid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (5), pp.951-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3123,3613 +3227,3613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème de dimensionnement de lots à un produit et une machine reconfigurable sans capacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mechaacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Machine learning and Combinatorial Optimization method for the Design of Assembly Lines under Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yikun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Potential of LLMs in Solving Combinatorial Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and a Mathematical Programming Heuristic for Flexible Layout Design Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohieddine-El Hadi Terki-Hassaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim-Djazia Gaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tlemcen, Algeria. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11036872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrict-and-Fix Heuristics for Large Robotic Assembly Line Balancing Problem. ⋆</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Restrict-and-Fix Heuristics for Large Robotic Assembly Line Balancing Problem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yikun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC MIM 2025</w:t>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avecréemploi des chutes standards et non-standards.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avec réemploi des chutes standards et non-standards.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Senergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Champs sur marne, France</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a Flexible Layout Design Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim-Djazia Gaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohieddine-El Hadi Terki-Hassaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of assembly line under uncertain product family evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yikun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of multi-objective optimization metaheuristic in solving the Multi-Product process planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mechaacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Belkaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens (EACES-CRIISEA, Université Picardie Jules Vernes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avec possibilité d'utilisation et revente de chutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Senergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème de découpe avec chutes réutilisables : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Senergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of single and multi-unit process planning problem in a reconfigurable environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mechaacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Belkaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes (Fance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MILP-based heuristic approach for the design of multi-product modular reconfigurable lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended MILP formulation for the design of modular multi-model reconfigurable manufacturing lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Congress of the French Society of Operations Research and Decision Aid (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Lot-sizing and Supplier Selection under Lead Time Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2022 - 32nd EURO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing multi-model assembly lines in a reconfigurable environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tremblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tremblet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Bioenergy Supply Chains Under Social Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modular equipment optimization in the design of multi-product reconfigurable manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2021: IFIP International Conference on Advances in Production Management Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030398v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular equipment optimization in the design of multi-product reconfigurable manufacturing systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Designing Bioenergy Supply Chains Under Social Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhan Razm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APMS 2021: IFIP International Conference on Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.387-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206499v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MILP-based heuristic for minimizing the number of reassignments under balancing multi-model reconfigurable manufacturing lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the French Society of Operations Research and Decision Aid (ROADEF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (on-line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Circular Economy: Research Roadmap for Circular Integrated Production Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.789-796, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03350984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Approach for the Joint Lot-Sizing and Supplier Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing task reassignments in the design of reconfigurable manufacturing lines with space restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing task reassignments in the design of reconfigurable manufacturing lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Congress of the French Society of Operations Research and Decision Aid (ROADEF 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A literature review of optimization problems for reconfigurable manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Single Item Lot-Sizing and Quality Inspection Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing Modelling, Management &amp; Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production planning and Order Acceptance: an Integrated Model with Flexible Due Dates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Aouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristics Based Genetic Algorithm for Capacitated Multi-Vehicle Production-Inventory-Distribution Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong formulations for a capacitated multi-vehicle Production-distribution Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IESM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Lot-Sizing 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Gardanne, France. pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Models and Lagrangian Heuristics for a Two-Level Lot-sizing Problem with Bounded Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM’10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage planification-ordonnancement : une approche par décomposition et génération de coupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANCORO V / 8ème congrès de la société française de recherche opérationnelle et d'aide à la décision (ROADeF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement de tâches dans un centre de dialyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH03 (1re conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6876,51 +6980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mechaacha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.129591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhan Razm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hammami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110823" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Senergues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Cristina Cherri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04699008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boutarfa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aouam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2024.109308" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim R. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110226" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tremblet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-03699501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Swain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-02-2022-0042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108660" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107131" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1813913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVJNSJS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-01998733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Aouam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Geryl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.11.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W46021SN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Nordli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.05.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1385869" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bettayeb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01555720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7966-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01292481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.993045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01181851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0404-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01278278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0266-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00519241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Wolsey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHNKQ0XV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00468355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00468364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikun Hu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537656v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Taleb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine-El Hadi Terki-Hassaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim-Djazia Gaouar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11036872" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.570" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_41" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Paul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_75" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2785" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.097" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481496v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Senergues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Cristina Cherri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mechaacha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.129591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhan Razm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hammami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110823" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benfedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04699008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boutarfa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aouam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2024.109308" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim R. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110226" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tremblet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108773" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-03699501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Swain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-02-2022-0042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108660" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1813913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVJNSJS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-01998733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Aouam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Geryl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.11.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W46021SN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Nordli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.05.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1385869" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bettayeb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.693" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01555720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7966-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01292481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.993045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01181851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0404-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01278278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0266-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00519241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Wolsey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHNKQ0XV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00468355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00468364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikun Hu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Taleb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine-El Hadi Terki-Hassaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim-Djazia Gaouar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11036872" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996684v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.570" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714582v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_41" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350984v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Paul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_75" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505377v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2785" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485673v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.097" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481496v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>