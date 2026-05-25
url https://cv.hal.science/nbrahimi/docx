--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -685,317 +685,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and substitution in hybrid manufacturing and refurbishing systems</w:t>
+                <w:t xml:space="preserve">Optimizing modular equipment in the design of multi-product reconfigurable production lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Boutarfa</w:t>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Senoussi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Aouam</w:t>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2024.109308⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.110226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699008v1</w:t>
+                <w:t xml:space="preserve">hal-04580004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing modular equipment in the design of multi-product reconfigurable production lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration and substitution in hybrid manufacturing and refurbishing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boutarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+                <w:t xml:space="preserve">N. Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+                <w:t xml:space="preserve">T. Aouam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 192, pp.110226. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.109308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2024.109308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580004v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing task reassignments for reconfigurable multi-model assembly lines with unknown order of product arrival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tremblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,339 +1166,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surviving disruption: nature inspired solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sydney Swain</w:t>
+                <w:t xml:space="preserve">Minimizing task reassignments under balancing multi-product reconfigurable manufacturing lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JOCM-02-2022-0042⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.108660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2022.108660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699501v1</w:t>
+                <w:t xml:space="preserve">hal-03783903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing task reassignments under balancing multi-product reconfigurable manufacturing lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+                <w:t xml:space="preserve">Robust Optimization Approaches for Purchase Planning with Supplier Selection under Lead Time Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2022.108660⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783903v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization Approaches for Purchase Planning with Supplier Selection under Lead Time Uncertainty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surviving disruption: nature inspired solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
+                <w:t xml:space="preserve">Sydney Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3), pp.682-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JOCM-02-2022-0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614814v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t>
               </w:r>
@@ -1735,64 +1735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable manufacturing systems from an optimisation perspective: a focused review of literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,900 +3235,900 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de dimensionnement de lots à un produit et une machine reconfigurable sans capacité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Mechaacha</w:t>
+                <w:t xml:space="preserve">A Hybrid Machine learning and Combinatorial Optimization method for the Design of Assembly Lines under Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yikun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531675v1</w:t>
+                <w:t xml:space="preserve">hal-05534856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Machine learning and Combinatorial Optimization method for the Design of Assembly Lines under Uncertainties</w:t>
+                <w:t xml:space="preserve">Evaluating the Potential of LLMs in Solving Combinatorial Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yikun Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Thevenin</w:t>
+                <w:t xml:space="preserve">Rym Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
+                <w:t xml:space="preserve">Fouad Maliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534856v1</w:t>
+                <w:t xml:space="preserve">hal-05537656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Potential of LLMs in Solving Combinatorial Optimization Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problème de dimensionnement de lots à un produit et une machine reconfigurable sans capacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Mechaacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Taleb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Brahimi</w:t>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Maliki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537656v1</w:t>
+                <w:t xml:space="preserve">hal-05531675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and a Mathematical Programming Heuristic for Flexible Layout Design Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim-Djazia Gaouar</w:t>
+                <w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avec réemploi des chutes standards et non-standards.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Senergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fouad Maliki</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344672v1</w:t>
+                <w:t xml:space="preserve">hal-04996684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrict-and-Fix Heuristics for Large Robotic Assembly Line Balancing Problem.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Thevenin</w:t>
+                <w:t xml:space="preserve">Solving a Flexible Layout Design Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim-Djazia Gaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohieddine-El Hadi Terki-Hassaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
+                <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192973v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avec réemploi des chutes standards et non-standards.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Senergues</w:t>
+                <w:t xml:space="preserve">Design of assembly line under uncertain product family evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yikun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996684v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a Flexible Layout Design Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohieddine-El Hadi Terki-Hassaine</w:t>
+                <w:t xml:space="preserve">Restrict-and-Fix Heuristics for Large Robotic Assembly Line Balancing Problem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yikun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fouad Maliki</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344557v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of assembly line under uncertain product family evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Thevenin</w:t>
+                <w:t xml:space="preserve">Formulation and a Mathematical Programming Heuristic for Flexible Layout Design Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohieddine-El Hadi Terki-Hassaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim-Djazia Gaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
+                <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tlemcen, Algeria. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11036872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973991v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of multi-objective optimization metaheuristic in solving the Multi-Product process planning</w:t>
               </w:r>
@@ -4520,64 +4520,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MILP-based heuristic approach for the design of multi-product modular reconfigurable lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,64 +4637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended MILP formulation for the design of modular multi-model reconfigurable manufacturing lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,64 +4745,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Lot-sizing and Supplier Selection under Lead Time Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4834,658 +4834,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing multi-model assembly lines in a reconfigurable environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Modular equipment optimization in the design of multi-product reconfigurable manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285500v1</w:t>
+                <w:t xml:space="preserve">hal-03206499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular equipment optimization in the design of multi-product reconfigurable manufacturing systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+                <w:t xml:space="preserve">Designing Bioenergy Supply Chains Under Social Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhan Razm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APMS 2021: IFIP International Conference on Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.387-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206499v1</w:t>
+                <w:t xml:space="preserve">hal-04030398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Bioenergy Supply Chains Under Social Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sobhan Razm</w:t>
+                <w:t xml:space="preserve">A MILP-based heuristic for minimizing the number of reassignments under balancing multi-model reconfigurable manufacturing lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Hammami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2021: IFIP International Conference on Advances in Production Management Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Congress of the French Society of Operations Research and Decision Aid (ROADEF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (on-line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04030398v1</w:t>
+                <w:t xml:space="preserve">hal-03214189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MILP-based heuristic for minimizing the number of reassignments under balancing multi-model reconfigurable manufacturing lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+                <w:t xml:space="preserve">Advancing Circular Economy: Research Roadmap for Circular Integrated Production Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the French Society of Operations Research and Decision Aid (ROADEF 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.789-796, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214189v1</w:t>
+                <w:t xml:space="preserve">emse-03350984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Circular Economy: Research Roadmap for Circular Integrated Production Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Schulz</w:t>
+                <w:t xml:space="preserve">Balancing multi-model assembly lines in a reconfigurable environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tremblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_75⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03350984v1</w:t>
+                <w:t xml:space="preserve">hal-03285500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Approach for the Joint Lot-Sizing and Supplier Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5523,64 +5523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing task reassignments in the design of reconfigurable manufacturing lines with space restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,64 +5640,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing task reassignments in the design of reconfigurable manufacturing lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5774,64 +5774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim R. Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6340,97 +6340,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot-Sizing 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Gardanne, France. pp.13-14</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291282v1</w:t>
+                <w:t xml:space="preserve">hal-01291286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
+                <w:t xml:space="preserve">Mathematical Models and Lagrangian Heuristics for a Two-Level Lot-sizing Problem with Bounded Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
@@ -6448,97 +6448,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291286v1</w:t>
+                <w:t xml:space="preserve">hal-01291284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Models and Lagrangian Heuristics for a Two-Level Lot-sizing Problem with Bounded Inventory</w:t>
+                <w:t xml:space="preserve">Solving a two-level lot sizing problem with bounded inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
@@ -6556,73 +6556,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot-Sizing 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Gardanne, France. pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291284v1</w:t>
+                <w:t xml:space="preserve">hal-01291282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage planification-ordonnancement : une approche par décomposition et génération de coupes</w:t>
               </w:r>
@@ -6980,51 +6980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Senergues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Cristina Cherri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mechaacha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.129591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhan Razm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hammami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110823" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benfedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04699008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boutarfa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aouam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2024.109308" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim R. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110226" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tremblet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108773" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-03699501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Swain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-02-2022-0042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108660" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1813913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVJNSJS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-01998733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Aouam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Geryl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.11.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W46021SN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Nordli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.05.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1385869" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bettayeb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.693" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01555720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7966-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01292481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.993045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01181851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0404-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01278278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0266-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00519241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Wolsey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHNKQ0XV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00468355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00468364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikun Hu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Taleb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine-El Hadi Terki-Hassaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim-Djazia Gaouar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11036872" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996684v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.570" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714582v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_41" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350984v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Paul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_75" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505377v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2785" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485673v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.097" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481496v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Senergues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Cristina Cherri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mechaacha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.129591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhan Razm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hammami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110823" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benfedel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim R. Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110226" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04699008v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boutarfa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brahimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aouam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2024.109308" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tremblet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108773" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108660" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.03.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-03699501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Swain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-02-2022-0042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nickel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1813913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVJNSJS4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-01998733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Aouam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Geryl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.11.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W46021SN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Nordli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.05.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1385869" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bettayeb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.693" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01555720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7966-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01292481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.993045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01181851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-015-0404-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01278278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-014-0266-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00519241v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Wolsey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHNKQ0XV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00468355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00468364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikun Hu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537656v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Taleb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim-Djazia Gaouar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine-El Hadi Terki-Hassaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11036872" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.570" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714582v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_41" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Paul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_75" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505377v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2785" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485673v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.097" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481496v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>