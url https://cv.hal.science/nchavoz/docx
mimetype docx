--- v0 (2026-04-12)
+++ v1 (2026-05-10)
@@ -1609,50 +1609,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que faire ? ou le dilemme du thé et du café. Entretien avec Gavin Chait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.185-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Lopes, le flamboyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1661,73 +1743,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Infuser des avenirs désirables”. Entretien avec Michael Roch, à propos de son roman Tè Mawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1743,3195 +1825,3113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54, pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2022, année afrofuturiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cassinadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1098491ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Cassinadri</w:t>
+                <w:t xml:space="preserve">hal-04022389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Maxime Del Fiol, « À Propos d’une nouvelle conception de la francophonie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1106471ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saga familiale, éthique et science-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.175-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je t’aime, moi non plus : les émotions post-coloniales d’Elgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.127-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109971ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Apostolidès (1943-2023), penseur kaléidoscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où va l’Afrique ? Narrer les futurs africains, entre prospective et science-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mangeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54, pp.137-150. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 54, pp.7-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Maxime Del Fiol, « À Propos d’une nouvelle conception de la francophonie »</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mbougar Sarr ou la moins secrète mémoire des lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 55, pp.133-142. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 53 « À propos des…prix littéraires de la rentrée 2021 », pp.116-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Saga familiale, éthique et science-fiction</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : &amp;quot;Tristan Garcia, Six Feet Under : nos vies sans destin, Paris, Presses Universitaires de France, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre de Lethica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : &amp;quot;Anthony Kwame Appiah, Pour un nouveau cosmopolitisme, Paris, Odile Jacob, 2008, traduction d’Agnès Botz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre de Lethica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives littéraires et artistiques sur la Chinafrique : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’acrobatie ténébreuse de Confucius : lectures intégrées de Dai Sijie et de Paul Kawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’acrobatie ténébreuse de Confucius : lectures intégrées de Dai Sijie et de Paul Kawczak&amp;quot;, Études littéraires africaines, n°52</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Roi de Kahel à Camarade Papa. Itinéraire d’un colon gâté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passés Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Usages postcoloniaux du colonial - 1, 10, https://www.politika.io/fr/article/du-roi-kahel-a-camarade-papa-itineraire-dun-colon-gate</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mangeon Henri Lopes. Un art du roman démocratiques, Rennes, Presses Universitaires de Rennes, coll. Plurial, 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Roi de Kahel à Camarade Papa : itinéraire d'un colon gâté, in Passés Futurs, n°10, &amp;quot;Usages postcoloniaux du colonial&amp;quot;, décembre 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passés Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventions et inventaires : nouvelles histoires de l’art contemporain africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique d'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.166-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.85502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat, Les personnages rêvent aussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.47646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux éthiques de l’écopoétique. Lectures collectives de Pierre Bergounioux, Édouard Glissant, Nancy Huston, Sony Labou Tansi et Jules Verne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vigy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 201 (1), pp.128-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.201.0128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;miroirs noirs&amp;quot; : transparence et secret des écrans dans la fiction francophone africaine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI/XX - Reconnaissances littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huit trucs pour ne pas définir l’art contemporain africain : à partir de l’anthologie de textes rassemblés par Cédric Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1087070ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a peur de la Chinafrique ? “The Road Workers of Chalbi” de Dalle Abraham et “The Sale” de Tendai Huchu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingqing Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives artistiques et littéraires sur la Chinafrique : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes de lecture : Pierre Leroux, &amp;quot;Le Prêtre, le traître et le rebelle. Figure christique et messianisme dans les œuvres de Dambudzo Marechera et Tchicaya U Tam’si&amp;quot;, Trier, Wissenschaftlicher Verlag Trier, « Studien zu Literaturen und Kunst Afrikas », Bd. 11, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sept solitudes de l’encyclopédiste : propositions sur la polymathie en contexte francophone africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.157-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Pierre Leroux, Le Prêtre, le traître et le rebelle. Figure christique et messianisme dans les œuvres de Dambudzo Marechera et Tchicaya U Tam’si, Trier, Wissenschaftlicher Verlag Trier, « Studien zu Literaturen und Kunst Afrikas », Bd. 11, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.9176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Elara Bertho, Sorcières, tyrans, héros. Mémoires postcoloniales de résistants africains, Paris, Champion, 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions “d’innombrable” : la Renaissance romantique chez Raymond Schwab (1950) et Tristan Garcia (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 374 ("Repenser l’histoire littéraire à partir de Raymond Schwab"), pp.195-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les Rencontres d’Afriques Transversales : entretiens littéraires à l’École Normale Supérieure (2016-2018), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.6339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ruines à rebours” : pour une lecture littéraire des textes ethnographiques de Paul Hazoumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LIX (235), pp.815-838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Céline Gahungu, &amp;quot;Sony Labou Tansi. Naissance d’un écrivain&amp;quot;, Paris, CNRS Éditions, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte et le trottoir : devenir d’un atlas cacotopique chez Jean Bofane et Chéri Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 ("Le passé colonial belge dans la littérature, les arts, la culture de l’extrême contemporain"), pp.709-727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétiques sur le pas de porte : de la magopinaciophilie comme terrain littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continents manuscrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 ("Génétique et anthropologie"), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/coma.3871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doguicimi ou la belle Aude d’Abomey : ellipses épiques et greffes lyriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, "Épopées et guerres coloniales : histoires connectées"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Afrique des carnets : mondialisations et moleskines chez Éric Chevillard, Sylvain Prudhomme et Abdourahman Waberi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Forsdick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 ("L’ailleurs par temps de mondialisation"), pp.41-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétition générale. À propos d’Alain Mabanckou (dir.), &amp;quot;Penser et écrire l’Afrique aujourd’hui&amp;quot;, Paris, Seuil, 2017, 213 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mangeon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Imorou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54, pp.175-184</w:t>
+              <w:t xml:space="preserve">, 2017, 43, pp.141-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Je t’aime, moi non plus : les émotions post-coloniales d’Elgas</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le félin et la fillette : transmissions et prédations amoureuses à l’heure postcoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trans.1701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épopée de l’encyclopédiste : l’Afrique délivrée de Georges Ngal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 ("Époque épique"), pp.38-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pokemon Go ou le jeu du passage : collections et corrections d'un dresseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pardaillan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.55-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaillant petit tailleur : hallali et haute couture au Collège de France. À propos d’Alain Mabanckou (dir.), &amp;quot;Penser et écrire l’Afrique aujourd’hui&amp;quot;, Paris, Le Seuil, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56, pp.127-131. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 43, pp.141-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...2726 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108114v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03491753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Claire Ducournau, &amp;quot;La fabrique des classiques africains. Écrivains d’Afrique subsaharienne francophone&amp;quot;, Paris, CNRS Éditions, 2017</w:t>
               </w:r>
@@ -5672,867 +5672,867 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Nuit des Morts-Lisants : dix propositions au sujet des ˜fictions mortes-vivantes˝ contemporaines », in Corinne Grenouillet, dir., L'Instant critique du contemporain, Strasbourg, Presses Universitaires de Strasbourg, coll. Configurations Littéraires, 2024, p. 171-188.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Strasbourg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'instant critique du contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dans la peau d’Aposto…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mangeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ninon Chavoz; Anthony Mangeon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chemins de la liberté. Lectures de Jean-Marie Apostolidès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-25, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-25, 2024</w:t>
+                <w:t xml:space="preserve">hal-05051743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nuit des Morts-Lisants : dix propositions au sujet des ˜fictions mortes-vivantes˝ contemporaines », in , dir., , Strasbourg,, coll. Configurations Littéraires, 2024, p. 171-188.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Grenouillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être critique du contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-178, 2024, Configurations littéraires, 979-10-344-0222-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.171-178, 2024, Configurations littéraires, 979-10-344-0222-9</w:t>
+                <w:t xml:space="preserve">hal-04759464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le club des thérapeutes relatifs : lectures hospitalières de Nancy Huston et de Jacques Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victoire Feuillebois; Anthony Mangeon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions pansantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.199-218, 2023, Fictions pensantes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimbaud le nègre et Rimbaud l’Africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seth Whidden. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rimbaud, Verlaine et Cie, « un devoir à chercher » : à la mémoire de Yann Frémy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.93-106, 2023, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.199-218, 2023, Fictions pensantes</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une piqûre contre l’exotisme : la présence des moustiques dans la littérature africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara Buekens; Julien Defraeye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal et animalité : stratégies de représentation dans les littératures d’expression française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.101-124, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une piqûre contre l'exotisme. La présence des moustiques dans la littérature africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal et animalité. Stratégies de représentation dans les littératures d'expression française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12865-6.p.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03618481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Coups doubles », précédé de « Coup d’envoi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mangeon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.93-106, 2023, Rencontres</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri Lopes : coups doubles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sépia, pp.5-20, 2021, Études Littéraires Africaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les filles de Kolélé, ou comment la diva sortit de la cuisse d'Henri Lopes&amp;quot;, in Anthony Mangeon (dir.), Henri Lopes. Coups doubles, Paris, Sépia, coll. « Études Littéraires Africaines », 2021, p. 129-146.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri Lopes : coups doubles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.101-124, 2022</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le peintre et le terroriste : enjeux d’une figuration anti-médiatique », in Catherine Brun, Xavier Garnier et Elara Bertho (dir.), Figurer le terroriste : la littérature au défi, Paris, Karthala, collection « Lettres du Sud », 2021, p. 243-254.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figurer le terroriste : la littérature au défi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468162v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03468172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’homme au masque de verre : perspectives de l’afronaute dans la littérature et dans les arts</w:t>
               </w:r>
@@ -7277,769 +7277,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’impact du ‘Terrier’ de Kafka à l’heure de l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Survivre, revivre dans les lieux traumatisés”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Saint-Martin-de-Londres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au moins une sorte d'encyclopédie&amp;quot; : perspectives encyclopédiques de Présence Africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international "Présence Africaine. Espaces, Langues, Cultures, Politiques et Sociétés dans l'Espace Francophone (Afrique, Amériques, Asie, Europe). Du colonial au post-colonial", Université de Strasbourg, 26-27 septembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Saint-Martin-de-Londres, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fantôme de l'Atelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La "Nuit du Tout-Monde" dans le cadre de l'exposition "Le Modèle Noir" au Musée d'Orsay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economies de l'afronaute d'Edward Makuka Nkoloso à Gerald Machona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Rencontres des Etudes Africaines en France, Université d'Aix-Marseille, 9-12 juillet 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Aix-Marseille, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique littéraire : vide ou trop plein ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chavoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universités de Rentrée de Présence Africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un éloge de l'addition : vodoûnisation de l'art chez Gérard Quenum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixièmes Rencontres de la Galerie Colbert, 28 janvier 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloge de l'addition : enjeux d'une vodoûnisation de l'art chez Gérard Quenum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixièmes Rencontres de la Galerie Colbert, 28 janvier 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrefours créatifs entre arts plastiques et littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La formule Ricard. Hommage à Alain Ricard", Bordeaux, 21-22 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vaurien et le sapeur : circulations réelles et imaginaires d'un concours de beauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "La relation franco-africaine : une histoire politique et littéraire (1975-2015)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiscipline des études littéraires africaines : tempéraments et caprices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Chavoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Poétiques du texte francophone : nouvelles approches", Université de La Sorbonne, 20-21 octobre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491777v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03491778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un parricide au potager : trois figures du truchement africain (Paul Hazoumé, Bernard Dadié et Chéri Samba)</w:t>
               </w:r>
@@ -8184,51 +8184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F4F1328"/>
+    <w:nsid w:val="24E115BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8415,51 +8415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nchavoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4036-5186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235924245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2892-ninon-chavoz.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chavoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mangeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P. Mangeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04356264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paravy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116440ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desquilbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Even" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cassinadri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098491ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106471ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109971ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.85502" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47646" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vigy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.201.0128" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087070ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqing Yuan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9176" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6339" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.3871" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Forsdick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Imorou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Combe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Victor Diop" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037798ar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tchak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-chemins-de-la-liberte-ninon-chavoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pus/41601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618481v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12865-6.p.0101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468162v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenouillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gahungu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document6780.php" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183111v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Quellec-Cottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document6013.php" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491784v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613936v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491788v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491785v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nchavoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4036-5186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235924245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2892-ninon-chavoz.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chavoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mangeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P. Mangeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04356264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paravy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116440ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desquilbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Even" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cassinadri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098491ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106471ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109971ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.85502" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47646" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vigy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.201.0128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087070ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqing Yuan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9176" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.3871" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Forsdick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Imorou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Combe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Victor Diop" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037798ar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tchak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-chemins-de-la-liberte-ninon-chavoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pus/41601" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014340v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12865-6.p.0101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenouillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gahungu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document6780.php" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183111v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Quellec-Cottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document6013.php" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491784v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637184v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613936v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>