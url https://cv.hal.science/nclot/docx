--- v0 (2026-03-29)
+++ v1 (2026-05-08)
@@ -297,457 +297,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des lieux</w:t>
+                <w:t xml:space="preserve">La bibliothèque, lieu de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Habiter la bibliothèque, 17, pp.68-80</w:t>
+              <w:t xml:space="preserve">BIBLIOthèque(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96-97, pp.112-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326617v1</w:t>
+                <w:t xml:space="preserve">hal-02395224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bibliothèque, lieu de travail</w:t>
+                <w:t xml:space="preserve">L'invention du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIBLIOthèque(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 96-97, pp.112-115</w:t>
+              <w:t xml:space="preserve">, 2019, 98-99, pp.140-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395224v1</w:t>
+                <w:t xml:space="preserve">hal-02326753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invention du quotidien</w:t>
+                <w:t xml:space="preserve">En lisant, en travaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIBLIOthèque(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 2 (2), pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.192.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326753v1</w:t>
+                <w:t xml:space="preserve">hal-02327604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En lisant, en travaillant</w:t>
+                <w:t xml:space="preserve">Ne me parlez pas de la BU d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.26-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.2192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327604v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ne me parlez pas de la BU d'Angers</w:t>
+                <w:t xml:space="preserve">L’usage des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabesques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Habiter la bibliothèque, 17, pp.68-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537147v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libérer les compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, MÉTIERS EN (R)ÉVOLUTION, 13, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -757,139 +766,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utile, utilisable, désirable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Etches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La numérique, 978-2-37546-053-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.1537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -899,633 +908,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contes des comptes et décomptes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Touitou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compter pour raconter. Du bon usage des données en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18-30, 2025, Boîte à outils, 978-2-37546-194-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre des archives du Féminisme d’Angers : 2000-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Salanouve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir pour l’égalité, questions de genre en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’enssib; Presses de l'enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91, 2021, Boîte à outils, 978-2-37546-139-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Va, vis et deviens : l’expérience utilisateur au coeur de l’évolution des services.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héloïse Courty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développer l’accueil en bibliothèque, un projet d’équipe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Boîte à outils, 978-2-37546-055-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrêter, commencer, continuer : évaluer pour décider.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Touitou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluer la bibliothèque par les mesures d’impacts </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Boîte à outils, 979-10-91281-76-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifragile, ou les bienfaits du désordre en bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conduire le changement en bibliothèque : vers des organisations apprenantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Presses de l'enssib, 2015, La Boîte à outils, 979-10-91281-17-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir pour communiquer : le cas de la BU d'Angers (BUA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tacheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire connaître et valoriser sa bibliothèque : communiquer avec les publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'enssib, 2012, 979-10-91281-02-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Adrien Crapelet et la Collection des anciens monumens de l’histoire et de la langue françoise (1826-1835)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Florence Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire des chevaliers - Actes du colloque international organisé par l'École nationale des chartes, l'Université de Reims Champagne-Ardenne (Centre de Recherche sur la Transmission des Modèles Littéraires et Esthétiques) et la Médiathèque de l'agglomération troyenne", publiés avec le concours de la Société de l'École des chartes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’École nationale des chartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-118, 2007, 978-2-35723-126-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enc.805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1672,51 +1681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Florence Clot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2549" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02326617v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02326753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02327604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Puaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Etches" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/1537" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/compter-pour-raconter-du-bon-usage-des-donnees-en-bibliotheque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/developper-laccueil-en-bibliotheque-un-projet-dequipe-41#summary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/evaluer-la-bibliotheque-par-les-mesures-dimpacts-37#presentation" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tacheau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enc/805" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.805" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Florence Clot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2549" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02326753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02327604v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.192.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02326617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Puaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Etches" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Schmidt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/1537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1537" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/compter-pour-raconter-du-bon-usage-des-donnees-en-bibliotheque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010576v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/developper-laccueil-en-bibliotheque-un-projet-dequipe-41#summary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/evaluer-la-bibliotheque-par-les-mesures-dimpacts-37#presentation" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tacheau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enc/805" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.805" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>