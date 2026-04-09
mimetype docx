--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -125,65 +125,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Doctorant à l'UR Asset d'INRAE Antilles-Guyane, en partenariat avec le Parc Naturel Régionale de la Martinique. Ma thèse s'intitule &amp;quot;Gestion participative de la population porcine d’origine férale de Martinique pour le développement d’un marché de niche dans un contexte de production agroécologique&amp;quot;. Je suis co-dirigé par HDR Jean-Luc GOURDINE  (INRAE-ASSET, Génétique) et DR HDR Julie LABATUT (INRAE-AGIR, Sciences de Gestion).</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Je suis également titulaire d'un Master 2 BEE (Biologie, écologie, évolution) parcourt GBT (Gestion de la biodiversité terrestre) mention Bien à l’Université des Antilles, et d’un Master 2 MEEF (Métiers de l'enseignement, de l'éducation et de la formation) en Sciences de la Vie et de la Terre mention Bien à l’Université de Bordeaux.</w:t>
+        <w:t xml:space="preserve">Mes domaines d’expertise s’articulent autour de la conception de systèmes agroécologiques territorialisés visant à tenir compte d’enjeux multiples tels que la sécurité alimentaire, le maintien de la diversité génétique, la préservation de l’environnement et l’adaptation à une bioéconomie locale.Pour répondre à ces enjeux, je mobilise la transdisciplinarité et l’interdisciplinarité à travers l’étude du vivant, à l’échelle du génome, jusqu’à son intégration dans la conception de systèmes alimentaires à haute valeur ajoutée visant à soutenir les démarches agroécologiques des éleveurs-agriculteurs.J’aborde les systèmes agroécologiques (animaux et végétaux) comme un bien commun dont la gestion implique une approche holistique articulant biologie, gouvernance territoriale, science de gestion, bioéconomie, et innovation agroécologique dans des socio-écosystèmes complexes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -2317,51 +2303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65AD8DA7"/>
+    <w:nsid w:val="2D7E7DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>