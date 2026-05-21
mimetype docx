--- v1 (2026-04-09)
+++ v2 (2026-05-21)
@@ -102,75 +102,50 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0001-0122-1150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -2303,51 +2278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D7E7DF7"/>
+    <w:nsid w:val="E18BF0EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>